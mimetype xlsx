--- v0 (2026-07-19)
+++ v1 (2026-09-02)
@@ -50,51 +50,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:R72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="18" customWidth="1"/>
     <col min="3" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="50" customWidth="1"/>
     <col min="9" max="10" width="20" customWidth="1"/>
     <col min="11" max="12" width="70" customWidth="1"/>
     <col min="13" max="18" width="34" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">VenueNameSK</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">VenueNameEN</t>
         </is>
@@ -181,76 +181,76 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Bebe Rexha</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Bebe Rexha</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/bebe_rexha/CLEAN/3840x2160-BEBE_REXHA.jpg?v=1777546484</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/bebe_rexha/1920X1080_PHOTO_BEBE_REXHA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-07 23:00:00</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 00:00:00</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Speváčka a skladateľka Bebe Rexha, pochádzajúca z New Yorku, zaznamenala za desať rokov globálnych hitov viac ako 16 miliárd prehrávaní, od skladieb „Meant to Be“ (ocenená diamantovou platňou) a „Hey Mama“ až po „I'm Good (Blue)“ s Davidom Guettom, ktorý produkoval aj skladby na jej novom rovnomennom albume. Vďaka spolupráci s Eminemom, Rihannou, Martinom Garrixom a G-Eazym a jej novému singlu „New Religion“ s Faithless, ktorý sa momentálne šplhá na vrchol slovenských hitparád, prinesie Bebe Rexha tento august do Bratislavy jeden z najväčších hlasov popovej scény.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;New York-born singer and songwriter Bebe Rexha has accumulated over 16 billion streams across a decade of global hits, from "Meant to Be" (diamond-certified) and "Hey Mama" to "I'm Good (Blue)" with David Guetta, who also produced tracks on her new self-titled album. With collaborations alongside Eminem, Rihanna, Martin Garrix and G-Eazy, and her new single "New Religion" with Faithless currently climbing Slovak airplay charts, Bebe Rexha brings one of the biggest voices in pop to Bratislava this August.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
@@ -273,76 +273,76 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Nico Santos</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Nico Santos</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/nico_santos/CLEAN/3840x2160-NICO_SANTOS.jpg?v=1777010269</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/nico_santos/1920X1080_PHOTO_NICO_SANTOS_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-07 17:30:00</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 18:30:00</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Nico Santos je nemecký spevák, skladateľ a producent. Môže sa pochváliť viacerými oceneniami – viacnásobné nominácie získal v 1 Live Krone a získal viacero cien v Radio Awards v Nemecku. Nico Santos si vybudoval silnú a rastúcu medzinárodnú fanúšikovskú základňu. Jeho piesne majú viac ako miliardu prehratí po celom svete. Medzi jeho najväčšie hity patria Rooftop, Safe a Play With Fire.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Nico Santos is a German singer, songwriter and producer. He has received numerous awards — he has been nominated multiple times for the 1 Live Krone and has won several Radio Awards in Germany. Nico Santos has built a strong and growing international fan base. His songs have over a billion streams worldwide. Among his biggest hits are Rooftop, Safe and Play With Fire.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
@@ -365,76 +365,76 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Loi</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Loi</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/loi/CLEAN/3840x2160-LOI.jpg?v=1777010265</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/loi/1920X1080_PHOTO_LOI_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-07 16:00:00</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 17:00:00</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Loi je nemecká popová speváčka. Medzi jej najväčšie hity patria Gold, Blinding Lights či I Follow. Pieseň Gold sa stala hitom najmä v Európe a na streamovacích platformách. Aktuálne sa môže pochváliť viac ako 1 miliónom sledovateľov na svojich sociálnych sieťach, dvoma piesňami, ktoré prekročili 100 miliónov prehratí, a troma singlami v prvej trojke nemeckých hitparád – Gold, News a Am I Enough.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Loi is a German pop singer. Her biggest hits include "Gold", "Blinding Lights" and "I Follow". The song "Gold" became a hit especially in Europe and on streaming platforms. She currently boasts over 1 million followers on her social media accounts, two songs that have surpassed 100 million streams, and three singles in the top three of the German charts — Gold, News and Am I Enough.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
@@ -457,76 +457,76 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Robbie Williams</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Robbie Williams</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/robbie_williams/3840x2160-Robbie_Will.jpg?v=1777010257</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/robbie_williams/1920X1080_PHOTO_ROBBIE_WILLIAMS_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-08 22:15:00</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 00:00:00</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Robbie Williams je britská popová ikona, ktorá spája charizmatické pódiové vystupovanie s nákazlivou energiou a svetovou showmanšou úrovňou. Jeho hudba funguje ako soundtrack k životom celých generácií – od rekordných hymien až po hlboko osobné balady. Legendárnym sa stal vďaka hitom ako „Angels", „Feel" či „Let Me Entertain You" a jeho najnovší kompilačný album XXV vyšiel na oslavu 25 rokov jeho sólovej kariéry.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Robbie Williams is a British pop icon who combines a charismatic stage presence with infectious energy and world-class showmanship. His music acts as a soundtrack to the lives of generations – from record-breaking anthems to deeply personal ballads. He became legendary with hits like "Angels", "Feel", and "Let Me Entertain You", and his most recent compilation album XXV was released to celebrate 25 years of his solo career.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.facebook.com/robbiewilliams</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.instagram.com/robbiewilliams/</t>
@@ -549,76 +549,76 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Sophie Ellis-Bextor</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Sophie Ellis-Bextor</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sophie_ellis_bextor/CLEAN/3840x2160-SOPHIE_ELLI.jpg?v=1777010277</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sophie_ellis_bextor/1920X1080_PHOTO_SOPHIE_ELLIS-BEXTOR_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-08 19:30:00</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 20:45:00</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Sophie Ellis-Bextor je britská speváčka a skladateľka. Medzi jej najväčšie hity patria Murder on the Dancefloor, Get Over You a Take Me Home. Aktuálne prichádza so svojou najnovšou popovou hymnou Freedom of the Night, ktorá nás prenesie na nádhernú a magickú disco párty. Táto skladba znamená pre Sophie vstup do novej éry k jej ikonickému a uznávanému disco zvuku. Sophie má počas 25 rokov na hudobnej scéne na svojom konte 5 albumov v top 10 a 8 singlov v top 10. Pieseň Murder on the Dancefloor získala viac ako 11 miliárd prehratí na všetkých streamovacích platformách.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Sophie Ellis-Bextor is a British singer and songwriter. Her biggest hits include "Murder on the Dancefloor", "Get Over You" and "Take Me Home". She is currently releasing her latest pop anthem, "Freedom of the Night", which transports us to a beautiful and magical disco party. This track marks Sophie's entry into a new era of her iconic and acclaimed disco sound. Over her 25-year career in the music industry, Sophie has racked up 5 top 10 albums and 8 top 10 singles. The song "Murder on the Dancefloor" has garnered over 11 billion streams across all streaming platforms.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
@@ -641,86 +641,86 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Leony</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Leony</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/leony/CLEAN/3840x2160-LEONY.jpg?v=1777010262</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/leony/1920X1080_PHOTO_LEONY_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-08 18:00:00</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 19:00:00</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Leony je nemecká popová speváčka. Z malého rodného mesta na najväčšie pódiá sveta – Leony dosiahla to, o čom mnohí len snívajú. S viac ako 30 zlatými a platinovými oceneniami, viac ako miliardou prehrávaní a nespočetnými oceneniami patrí medzi najúspešnejších umelcov v Nemecku. Leony prerazila v roku 2021 so singlom Faded Love. Odvtedy sa stala neoddeliteľnou súčasťou európskej popovej scény svojimi hitmi ako Remedy či Paradise, pričom spolupracovala s umelcami ako Steve Aoki, Meduza či OneRepublic. V roku 2022 získala nomináciu MTV Europe Music Awards.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Leony je nemecká popová speváčka. Z malého rodného mesta na najväčšie pódiá sveta – Leony dosiahla to, o čom mnohí len snívajú. S viac ako 30 zlatými a platinovými oceneniami, viac ako miliardou prehrávaní a nespočetnými oceneniami patrí medzi najúspešnejších umelcov v Nemecku. Leony prerazila v roku 2021 so singlom Faded Love. Odvtedy sa stala neoddeliteľnou súčasťou európskej popovej scény svojimi hitmi ako Remedy či Paradise, pričom spolupracovala s umelcami ako Steve Aoki, Meduza³ či OneRepublic. V roku 2022 získala nomináciu MTV Europe Music Awards.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Leony is a German pop singer. From her small hometown to the world's biggest stages — Leony has achieved what many only dream of. With more than 30 gold and platinum awards, over a billion streams and countless accolades, she is one of the most successful artists in Germany. Leony broke through in 2021 with the single "Faded Love". Since then, she has become an integral part of the European pop scene with hits like Remedy and Paradise, while also collaborating with artists such as Steve Aoki, Meduza and OneRepublic. In 2022, she received a nomination for the MTV Europe Music Awards.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Leony is a German pop singer. From her small hometown to the world's biggest stages — Leony has achieved what many only dream of. With more than 30 gold and platinum awards, over a billion streams and countless accolades, she is one of the most successful artists in Germany. Leony broke through in 2021 with the single "Faded Love". Since then, she has become an integral part of the European pop scene with hits like Remedy and Paradise, while also collaborating with artists such as Steve Aoki, Meduza³ and OneRepublic. In 2022, she received a nomination for the MTV Europe Music Awards.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.youtube.com/embed/qlQftRqSLUw</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t/>
@@ -733,76 +733,76 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">David Guetta</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">David Guetta</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/david_guetta/3840x2160-David_Guett.jpg?v=1777010253</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/david_guetta/1920X1080_PHOTO_DAVID_GUETTA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-09 22:30:00</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-10 00:00:00</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;David Guetta je francúzsky DJ a producent, ktorý patrí medzi najvplyvnejších umelcov elektronickej hudby na svete. Za svoju kariéru predal vyše 50 miliónov albumov a jeho hity ako „Titanium", „When Love Takes Over" či „Hey Mama" zmenili tvár modernej tanečnej hudby. Je dvojnásobným držiteľom ceny Grammy a pravidelne vystupuje na najväčších svetových festivaloch. Jeho ikonický livestream „United at Home" z New Yorku sledovalo vyše 50 miliónov ľudí.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;David Guetta is a French DJ and producer who ranks among the most influential electronic music artists in the world. Over the course of his career, he has sold over 50 million albums, and his hits like "Titanium", "When Love Takes Over" and "Hey Mama" have reshaped the face of modern dance music. He is a two-time Grammy Award winner and regularly headlines the biggest festivals worldwide. His iconic "United at Home" livestream from New York was watched by over 50 million people.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.facebook.com/DavidGuetta</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.instagram.com/davidguetta/</t>
@@ -825,76 +825,76 @@
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Shaggy</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Shaggy</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/shaggy/CLEAN/3840x2160-Shaggy.jpg?v=1777038182</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/shaggy/1920X1080_PHOTO_SHAGGY_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-09 19:15:00</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 20:15:00</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Shaggy je jamajsko-americký reggae a dancehall spevák, rapper, skladateľ a producent. Na medzinárodnej scéne sa presadil hitmi ako „Oh Carolina“, „Boombastic“, „Angel“, „Mr. Lover Lover“ a „It Wasn't Me“, ktorá sa stala jedným z najznámejších songov prelomu tisícročia. Jeho album Hot Shot (2000) získal v USA diamantovú platňu a dostal sa na 1. miesto rebríčkov v Amerike aj v Británii. Počas svojej kariéry získal Grammy, predal viac ako 40 miliónov nosičov a zaradil sa medzi najpredávanejších reggae umelcov všetkých čias.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Shaggy is a Jamaican-American reggae and dancehall singer, rapper, songwriter and producer. He rose to international fame with hits such as "Oh Carolina", "Boombastic", "Angel", "Mr. Lover Lover" and the era-defining "It Wasn't Me". His album Hot Shot (2000) went diamond in the United States and reached No. 1 on both the US and UK charts. He has won multiple Grammy Awards, sold more than 40 million records and is one of the best-selling reggae artists of all time.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
@@ -917,76 +917,76 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ella Eyre</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ella Eyre</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ella_eyre/CLEAN/3840x2160-ELLA_EYRE.jpg?v=1777010259</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ella_eyre/1920X1080_PHOTO_ELLA_EYRE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-09 18:00:00</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 18:45:00</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Ella Eyre je populárna britská speváčka, známa svojou divokou energiou a dušou. Od svojho debutu je nezastaviteľná a prináša hity, ktoré bodujú v rebríčkoch hitparád – ako napríklad Waiting All Night, Came Here for Love alebo New Me. Spolupracovala s Rudimental, Sigala, Wiz Khalifa, Paloma Faith, Meghan Trainor, Alok, Becky Hill a Sonny Fodera. Medzi jej ocenenia patrí dvojnásobne platinový singel, ktorý sa dostal na 1. miesto v britských rebríčkoch, cena BRIT Award, dve ceny MOBO Awards, ďalšie dva platinové single a album, ktorý sa dostal do Top 5 v Británii.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Ella Eyre is a popular British singer known for her wild energy and soul. Since her debut, she has been unstoppable, delivering chart-topping hits such as "Waiting All Night", "Came Here for Love" and "New Me". She has collaborated with Rudimental, Sigala, Wiz Khalifa, Paloma Faith, Meghan Trainor, Alok, Becky Hill and Sonny Fodera. Her accolades include a double-platinum single that reached No. 1 on the UK charts, a BRIT Award, two MOBO Awards, two additional platinum singles and an album that reached the Top 5 in the UK.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1009,76 +1009,76 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">KOROLOVA</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">KOROLOVA</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/korolova/CLEAN/3840x2160-KOROLOVA.jpg?v=1779343060</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/korolova/1920X1080_PHOTO_KOROLOVA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-08 00:10:00</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 01:40:00</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;KOROLOVA patrí medzi najvýraznejšie mená melodic house a techno scény. Ukrajinská DJ-ka a producentka odohrala za jediný rok viac ako 100 vystúpení v 50 krajinách sveta a získala si fanúšikov miliónmi streamov aj vypredanými show. V roku 2024 sa dostala do rebríčka Top 60 DJMag DJs a vystúpila na festivaloch ako Tomorrowland či EDC Las Vegas. Jej emotívne sety a hypnotický sound zazneli aj po boku mien ako David Guetta, Armin Van Buuren či Above &amp;amp; Beyond.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;KOROLOVA is one of the most prominent names on the melodic house and techno scene. The Ukrainian DJ and producer has performed more than 100 shows in 50 countries around the world in a single year, winning over fans with millions of streams and sold-out shows. In 2024, she made it into DJMag’s Top 60 DJs ranking and performed at festivals such as Tomorrowland and EDC Las Vegas. Her emotional sets and hypnotic sound have also been heard alongside names like David Guetta, Armin Van Buuren, and Above &amp;amp; Beyond.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1101,76 +1101,76 @@
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ofenbach</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ofenbach</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ofenbach/CLEAN/3840x2160-OFENBACH.jpg?v=1777564653</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ofenbach/1920X1080_PHOTO_OFENBACH_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-09 00:10:00</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 01:30:00</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Ofenbach je v súčasnosti najviac streamovaným francúzskym duom na svete s takmer 4,5 miliardami prehrávaní, viac ako 600 000 odberateľmi na YouTube a 2 diamantovými, 26 platinovými a 22 zlatými certifikátmi. Ich debutový album „I", vydaný v roku 2022, bol najviac exportovaným francúzskym albumom rokov 2023 a 2024. Pódium je pre Ofenbach ihriskom a turné po svete je ich každodenným životným štýlom, pričom duo odohralo viac ako 500 koncertov po celom svete.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Ofenbach is currently the most-streamed French duo in the world with nearly 4.5 billion streams, more than 600,000 subscribers on YouTube, and 2 Diamond, 26 Platinum, and 22 Gold certifications. Their debut album “I,” released in 2022, was the most exported French album of 2023 and 2024. The stage is Ofenbach’s playground, and touring the world is their everyday lifestyle, with the duo having performed more than 500 concerts worldwide.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1193,76 +1193,76 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ESKEI83</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ESKEI83</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/eskei83/CLEAN/3840x2160-ESKEI83.jpg?v=1779343056</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/eskei83/1920X1080_PHOTO_ESKEI83_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-10 01:25:00</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-10 03:00:00</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ESKEI83 je majster sveta v DJingu a jeden z popredných európskych interpretov drum &amp;amp; bassu. Je známy svojimi energickými setmi, kreatívnymi mashupmi a autentickým DJingom naživo. Vďaka vystúpeniam na veľkých festivaloch ako Tomorrowland, Rampage, Parookaville a Electric Love a miliónom zhliadnutí jeho virálnych editov ESKEI83 dokazuje, že skutočné DJ-ovanie nikdy nezomrie.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;ESKEI83 is a world champion DJ and one of Europe’s leading drum &amp;amp; bass artists. He is known for his energetic sets, creative mashups, and authentic live DJing. Thanks to performances at major festivals like Tomorrowland, Rampage, Parookaville, and Electric Love, and millions of views of his viral edits, ESKEI83 proves that true DJing will never die.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1285,76 +1285,76 @@
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Dimension</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Dimension</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/dimension/CLEAN/3840x2160-DIMENSION.jpg?v=1777546488</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/dimension/1920X1080_PHOTO_DIMENSION_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-10 00:10:00</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-10 01:25:00</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Dimension sa stali jedným z popredných mien v modernej drum &amp;amp; bass scéne, spájajúc energickú produkciu s melodickým skladaním piesní. Prelomové hity jako „Desire" a „Ready To Fly" so Sub Focus, spolu se sólovými hymnami jako „DJ Turn It Up", pomohli definovat globálnu renesanciu tohoto žánru. V rámci rekordného turné WORSHIP odohrali vypredané koncerty po celom svete a zároveň predstavili svoj výbušný živý set na obrovských festivalových pódiách, ako sú Ultra Miami, EDC Las Vegas a Tomorrowland.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Dimension has become one of the leading names in modern drum &amp;amp; bass, blending high-energy production with melodic songwriting. Breakthrough hits like “Desire” and “Ready To Fly” with Sub Focus, alongside solo anthems such as “DJ Turn It Up,” have helped define the genre’s global resurgence. As part of the record-breaking WORSHIP tour, he has played sold-out shows across the globe while also taking his explosive live set to major festival stages like Ultra Miami, EDC Las Vegas and Tomorrowland.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1367,1202 +1367,1202 @@
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DJ Maghi &amp; Oliver Heyder</t>
+          <t xml:space="preserve">OLIVER HEYDER B2B MAGHI</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DJ Maghi &amp; Oliver Heyder</t>
+          <t xml:space="preserve">OLIVER HEYDER B2B MAGHI</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/maghi/CLEAN/1920x1080-MAG_OH.jpg?v=1780239458</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/maghi/1920X1080_PHOTO_OLIVER_HEYDER_B2B_MAGHI_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-08 18:00:00</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 19:00:00</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dvojica DJ Maghi a Oliver Heyder prináša na tanečný parket maximálnu energiu a bezchybné mixovanie. Spoločne tvoria dynamickú dvojicu Electronic Stage, ktorá premieňa klubové noci na nezabudnuteľné zážitky nabité energiou. Mená z domácej elektronickej scény spoja sily v exkluzívnom B2B sete plnom Afrohouse &amp;amp; Melodic House, ikonických melódií a energie, ktorá premení Electronic Stage na jeden veľký dancefloor.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Oliver Heyder&lt;/strong&gt; - stálica stredoeurópskej elektronickej scény pôsobiaca v Bratislave - sa svojmu remeslu venuje už viac ako 15 rokov. Ako dlhoročný rezident prestížneho GREAT Clubu a víťaz DJ Contestu festivalu EDMANIA je vysoko cenený pre svoju technickú zručnosť a precízny výber skladieb. Jeho zvuk plynulo prepája energický Tech House, Tribal, Melodic a Afrohouse, pričom často experimentuje s Technom a Future Rave. Zdieľal pódium s globálnymi menami ako Meduza, Fedde Le Grand či La Fuente.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DJ Maghi&lt;/strong&gt; vnáša do dvojice živelný, nevyspytateľný a rytmický nádych a dopĺňa technické housové grooves divácky orientovaným, úderným štýlom mixovania, ktorý maximalizuje energiu na parkete.&lt;/p&gt;&lt;p&gt;Keď spoločne stoja za pultom - napríklad v rámci obľúbeného bratislavského konceptu Get Crazy - vytvárajú plynulú zvukovú cestu. Spájajú ikonické vokálne hooky, hnacie tech-housové basové linky a pohlcujúce atmosférické melódie do všestranného a úplne neskrotného klubového zážitku.&lt;/p&gt;&lt;p&gt;Príď podporiť a zažiť energiu slovenských DJs na jednom z najväčších festivalov leta.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Dvojica Maghi a Oliver Heyder prináša na tanečný parket maximálnu energiu a bezchybné mixovanie. Spoločne tvoria dynamickú dvojicu Electronic Stage, ktorá premieňa klubové noci na nezabudnuteľné zážitky nabité energiou. Mená z domácej elektronickej scény spoja sily v exkluzívnom B2B sete plnom Afrohouse &amp;amp; Melodic House, ikonických melódií a energie, ktorá premení Electronic Stage na jeden veľký dancefloor.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Oliver Heyder&lt;/strong&gt; - stálica stredoeurópskej elektronickej scény pôsobiaca v Bratislave - sa svojmu remeslu venuje už viac ako 15 rokov. Ako dlhoročný rezident prestížneho GREAT Clubu a víťaz DJ Contestu festivalu EDMANIA je vysoko cenený pre svoju technickú zručnosť a precízny výber skladieb. Jeho zvuk plynulo prepája energický Tech House, Tribal, Melodic a Afrohouse, pričom často experimentuje s Technom a Future Rave. Zdieľal pódium s globálnymi menami ako Meduza³, Fedde Le Grand či La Fuente.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Maghi&lt;/strong&gt; vnáša do dvojice živelný, nevyspytateľný a rytmický nádych a dopĺňa technické housové grooves divácky orientovaným, úderným štýlom mixovania, ktorý maximalizuje energiu na parkete.&lt;/p&gt;&lt;p&gt;Keď spoločne stoja za pultom - napríklad v rámci obľúbeného bratislavského konceptu Get Crazy - vytvárajú plynulú zvukovú cestu. Spájajú ikonické vokálne hooky, hnacie tech-housové basové linky a pohlcujúce atmosférické melódie do všestranného a úplne neskrotného klubového zážitku.&lt;/p&gt;&lt;p&gt;Príď podporiť a zažiť energiu slovenských DJs na jednom z najväčších festivalov leta.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Bringing high-octane energy and flawless mixing to the dance floor, DJ Maghi and Oliver Heyder form a dynamic electronic-stage duo known for transforming club nights into unforgettable, high-energy experiences. Names from the local electronic scene join forces in an exclusive B2B set packed with Afrohouse &amp;amp; Melodic House, iconic melodies, and energy that turns the Electronic Stage into one giant dance floor.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Oliver Heyder a&lt;/strong&gt; fixture of the Central European electronic scene based in Bratislava - has spent over 15 years mastering his craft. As a long-standing resident at the prestigious GREAT Club and a former winner of the EDMANIA festival DJ Contest, he is highly regarded for his technical skill and precise track selection. His sound seamlessly bridges energetic Tech House, Tribal, Melodic, and Afrohouse, frequently experimenting with Techno and Future Rave. He has shared stages with global heavyweights like Meduza, Fedde Le Grand, and La Fuente.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DJ Maghi&lt;/strong&gt; brings a vibrant, unpredictable, and rhythmic flair to the duo, complementing the technical house grooves with a crowd-focused, heavy-hitting mixing style designed to maximise dance-floor energy.&lt;/p&gt;&lt;p&gt;When they share the electronic stage - collaborating on popular concepts like Bratislava's Get Crazy nights - the duo crafts a seamless sonic journey, blending iconic vocal hooks, driving tech-house basslines, and immersive atmospheric melodies into a versatile and completely unrestrained club experience.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Bringing high-octane energy and flawless mixing to the dance floor, Maghi and Oliver Heyder form a dynamic electronic-stage duo known for transforming club nights into unforgettable, high-energy experiences. Names from the local electronic scene join forces in an exclusive B2B set packed with Afrohouse &amp;amp; Melodic House, iconic melodies, and energy that turns the Electronic Stage into one giant dance floor.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Oliver Heyder a&lt;/strong&gt; fixture of the Central European electronic scene based in Bratislava - has spent over 15 years mastering his craft. As a long-standing resident at the prestigious GREAT Club and a former winner of the EDMANIA festival DJ Contest, he is highly regarded for his technical skill and precise track selection. His sound seamlessly bridges energetic Tech House, Tribal, Melodic, and Afrohouse, frequently experimenting with Techno and Future Rave. He has shared stages with global heavyweights like Meduza³, Fedde Le Grand, and La Fuente.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Maghi&lt;/strong&gt; brings a vibrant, unpredictable, and rhythmic flair to the duo, complementing the technical house grooves with a crowd-focused, heavy-hitting mixing style designed to maximise dance-floor energy.&lt;/p&gt;&lt;p&gt;When they share the electronic stage - collaborating on popular concepts like Bratislava's Get Crazy nights - the duo crafts a seamless sonic journey, blending iconic vocal hooks, driving tech-house basslines, and immersive atmospheric melodies into a versatile and completely unrestrained club experience.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">LA BORS</t>
+          <t xml:space="preserve">ELSY B2B DRAHOSH</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">LA BORS</t>
+          <t xml:space="preserve">ELSY B2B DRAHOSH</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/labors/CLEAN/1920x1080-LA_BORS.jpg?v=1780243218</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/elsy/1920X1080_PHOTO_ELSY_B2B_DRAHOSH_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-07 19:00:00</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 20:00:00</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;La Bors sa do klubovej scény aktívne zapojila v roku 2018, keď spolu s dvoma ďalšími umelcami zorganizovala party na lodi. Táto akcia jej zabezpečila pevný vstup do sveta hudby a festivalov. V tom istom roku sa jej podarilo vystúpiť v Clube Volar v Hongkongu, čo okrem toho, že išlo o jej prvý mimoeurópsky booking, znamenalo veľký impulz pre jej kariéru. Po návrate do Európy vystúpila na exkluzívnej akcii Fashion TV a pokračovala vo svojej ceste na európskom kontinente.&lt;/p&gt;&lt;p&gt;Svoju prvú skladbu „Vanilla Sky“ vydala La Bors v roku 2019 s videoklipom vyjadrujúcim každodennú rutinu ľudí žijúcich alternatívnym spôsobom života. Získala si pozornosť kolegov umelcov a vydala svoju druhú skladbu „Morrow“, ktorá sa stretla s veľkou podporou jej poslucháčov. Najnovšie La Bors oznámila dve plánované vydania v roku 2019, čím rozširuje svoj produkčný zoznam o nové zvuky žánru Deep.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Dve výrazné mená slovenskej techno a techhouse scény spoja sily v jednom spoločnom sete.&lt;/p&gt;&lt;p&gt;Drahosh patrí medzi špičkových techhouse DJs a producentov na Slovensku. Elsy je považovaný za jedného z technicky najvyskillovanejších DJs na domácej scéne.&lt;/p&gt;&lt;p&gt;Spoločne stoja aj za eventovými značkami IDEM NA TECHNO a MYBEAT. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;La Bors became actively engaged with the club scene when throwing a boat party with two other artists in 2018. The event created a solid entry for her in the world of music and festivals. The same year she managed to perform at Club Volar in Hong Kong, which besides being her first non-European booking meant a great boost for her career. After returning to Europe she performed at an exclusive Fashion TV event and continued her journey on the European continent.&lt;/p&gt;&lt;p&gt;La Bors released her first track 'Vanilla Sky' in 2019 with a music video expressing the daily routine of people living an alternative way of life. She got the attention of fellow artists and released her second track 'Morrow', receiving big support of her listeners. La Bors' latest announcement includes two new scheduled releases in 2019, growing her production list with new sounds of Deep.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Two prominent names of the Slovak techno and tech house scene join forces in one shared set.&lt;/p&gt;&lt;p&gt;Drahosh is among Slovakia's top tech house DJs and producers. Elsy is considered one of the most technically skilled DJs on the domestic scene.&lt;/p&gt;&lt;p&gt;Together they are also behind the event brands IDEM NA TECHNO and MYBEAT. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.youtube.com/embed/QISBaK7YgJc</t>
+          <t/>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjdrahosh%2Fdrahosh-b2b-elsy-ministry-of-fun-05122025&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRAHOSH B2B ELSY</t>
+          <t xml:space="preserve">MARKO MAZAG B2B D.K.O</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRAHOSH B2B ELSY</t>
+          <t xml:space="preserve">MARKO MAZAG B2B D.K.O</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/elsy/CLEAN/1920x1080-ELSY_DRAHOS.jpg?v=1780310101</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/marko_mazag/1920X1080_PHOTO_MARKO_MAZAG_B2B_DKO_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-08 19:00:00</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 20:30:00</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dve výrazné mená slovenskej techno a techhouse scény spoja sily v jednom spoločnom sete.&lt;/p&gt;&lt;p&gt;Drahosh patrí medzi špičkových techhouse DJs a producentov na Slovensku. Elsy je považovaný za jedného z technicky najvyskillovanejších DJs na domácej scéne.&lt;/p&gt;&lt;p&gt;Spoločne stoja aj za eventovými značkami IDEM NA TECHNO a MYBEAT. ⚡&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Dvaja výrazní DJs domácej houseovej scény sa spoja v exkluzívnom B2B sete plnom groovy tech housu, afro housu, indie dance a deep/organic vibeu.&lt;/p&gt;&lt;p&gt;Marko Mazag prináša cit pre atmosféru a klubovú energiu, D.K.O je titulom najpopulárnejšieho house producenta v Bass Awards CZ/SK 2025.&lt;/p&gt;&lt;p&gt;Jeden set. Dva rukopisy. Silná tanečná energia. Toto si nechceš nechať ujsť. 🎶&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Two prominent names of the Slovak techno and tech house scene join forces in one shared set.&lt;/p&gt;&lt;p&gt;Drahosh is among Slovakia's top tech house DJs and producers. Elsy is considered one of the most technically skilled DJs on the domestic scene.&lt;/p&gt;&lt;p&gt;Together they are also behind the event brands IDEM NA TECHNO and MYBEAT. ⚡&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Two distinctive DJs of the local house scene join forces in an exclusive B2B set full of groovy tech house, afro house, indie dance and a deep/organic vibe.&lt;/p&gt;&lt;p&gt;Marko Mazag brings a feel for atmosphere and club energy, while D.K.O holds the title of the most popular house producer at the Bass Awards CZ/SK 2025.&lt;/p&gt;&lt;p&gt;One set. Two signatures. Powerful dancefloor energy. This is something you don't want to miss. 🎶&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjdrahosh%2Fdrahosh-b2b-elsy-ministry-of-fun-05122025&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fmarkomazag%2Fmarko-mazag-b2b-dko-blockrave-fabrika-2023&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO MAZAG B2B DKO</t>
+          <t xml:space="preserve">ODARA</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO MAZAG B2B DKO</t>
+          <t xml:space="preserve">ODARA</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/marko_mazag/CLEAN/1920x1080-MM_DKO.jpg?v=1780397893</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/odara/1920X1080_PHOTO_ODARA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-08 13:30:00</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 15:00:00</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dvaja výrazní DJs domácej houseovej scény sa spoja v exkluzívnom B2B sete plnom groovy tech housu, afro housu, indie dance a deep/organic vibeu.&lt;/p&gt;&lt;p&gt;Marko Mazag prináša cit pre atmosféru a klubovú energiu, D.K.O je titulom najpopulárnejšieho house producenta v Bass Awards CZ/SK 2025.&lt;/p&gt;&lt;p&gt;Jeden set. Dva rukopisy. Silná tanečná energia. Toto si nechceš nechať ujsť. 🎶&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Belgické duo bratov, DJs a producentov, ktoré spája vášeň pre elektronickú hudbu a afrohouse rytmy. 🎶&lt;/p&gt;&lt;p&gt;ODARA sú známi svojou energiou, emotívnymi setmi a silným prepojením s publikom, ktoré premieňajú na jedinečný hudobný zážitok. ✨&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Two distinctive DJs of the local house scene join forces in an exclusive B2B set full of groovy tech house, afro house, indie dance and a deep/organic vibe.&lt;/p&gt;&lt;p&gt;Marko Mazag brings a feel for atmosphere and club energy, while D.K.O holds the title of the most popular house producer at the Bass Awards CZ/SK 2025.&lt;/p&gt;&lt;p&gt;One set. Two signatures. Powerful dancefloor energy. This is something you don't want to miss. 🎶&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;A Belgian duo of brothers, DJs and producers, united by a passion for electronic music and afro house rhythms. 🎶&lt;/p&gt;&lt;p&gt;ODARA are known for their energy, emotive sets and a strong connection with the crowd, which they turn into a unique musical experience. ✨&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fmarkomazag%2Fmarko-mazag-b2b-dko-blockrave-fabrika-2023&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+          <t/>
         </is>
       </c>
       <c r="R18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">ODARA</t>
+          <t xml:space="preserve">SOFYANA</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">ODARA</t>
+          <t xml:space="preserve">SOFYANA</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/odara/CLEAN/1920x1080-ODARA.jpg?v=1780407224</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sofyana/1920X1080_PHOTO_SOFYANA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-09 19:00:00</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 20:30:00</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Belgické duo bratov, DJs a producentov, ktoré spája vášeň pre elektronickú hudbu a afrohouse rytmy. 🎶&lt;/p&gt;&lt;p&gt;ODARA sú známi svojou energiou, emotívnymi setmi a silným prepojením s publikom, ktoré premieňajú na jedinečný hudobný zážitok. ✨&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;22-ročná DJka, ktorá vo svojich setoch prináša tanečný house s výrazným grooveom, funky feelingom a klubovou energiou.&lt;/p&gt;&lt;p&gt;Hudbu vníma ako spôsob, ako vytvoriť moment, v ktorom sa ľudia môžu uvoľniť, vypnúť a naplno si užiť prítomnosť.&lt;/p&gt;&lt;p&gt;Jej sety sú plynulé, pozitívne a tanečné, postavené na rytme, atmosfére a prirodzenom spojení s publikom. House je pre ňu hudba radosti a slobody — a presne tento pocit prináša aj na parket.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A Belgian duo of brothers, DJs and producers, united by a passion for electronic music and afro house rhythms. 🎶&lt;/p&gt;&lt;p&gt;ODARA are known for their energy, emotive sets and a strong connection with the crowd, which they turn into a unique musical experience. ✨&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;A 22-year-old DJ whose sets deliver dance house with a strong groove, a funky feeling and club energy.&lt;/p&gt;&lt;p&gt;She sees music as a way to create a moment in which people can let go, switch off and fully enjoy the present.&lt;/p&gt;&lt;p&gt;Her sets are smooth, positive and danceable, built on rhythm, atmosphere and a natural connection with the crowd. For her, house is the music of joy and freedom — and that is exactly the feeling she brings to the dancefloor.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.youtube.com/embed/nuOj3YWz-1o</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fuser-566845659-112633017%2Fsofyana-december-party-mix&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOFYANA</t>
+          <t xml:space="preserve">TYSKER</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOFYANA</t>
+          <t xml:space="preserve">TYSKER</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sofyana/CLEAN/1920x1080-SOFYANA.jpg?v=1780322430</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/tysker/1920X1080_PHOTO_TYSKER_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-07 18:00:00</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 19:00:00</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;22-ročná DJka, ktorá vo svojich setoch prináša tanečný house s výrazným grooveom, funky feelingom a klubovou energiou.&lt;/p&gt;&lt;p&gt;Hudbu vníma ako spôsob, ako vytvoriť moment, v ktorom sa ľudia môžu uvoľniť, vypnúť a naplno si užiť prítomnosť.&lt;/p&gt;&lt;p&gt;Jej sety sú plynulé, pozitívne a tanečné, postavené na rytme, atmosfére a prirodzenom spojení s publikom. House je pre ňu hudba radosti a slobody — a presne tento pocit prináša aj na parket.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;TYSKER je slovenský DJ a producent pohybujúci sa v žánroch deep, melodic a organic house s prvkami afro grooveu. 🎶&lt;/p&gt;&lt;p&gt;V rokoch 2024 a 2025 sa stal historicky prvým slovenským DJ-om, ktorý vystúpil na festivale Burning Man v Black Rock City. 🌍&lt;/p&gt;&lt;p&gt;Počas svojej kariéry zdieľal stage s menami ako Rüfüs Du Sol, Monolink, Joris Voorn či Korolova. Jeho sety sú postavené na atmosfére, detailoch a prirodzenom vývoji energie. ✨&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A 22-year-old DJ whose sets deliver dance house with a strong groove, a funky feeling and club energy.&lt;/p&gt;&lt;p&gt;She sees music as a way to create a moment in which people can let go, switch off and fully enjoy the present.&lt;/p&gt;&lt;p&gt;Her sets are smooth, positive and danceable, built on rhythm, atmosphere and a natural connection with the crowd. For her, house is the music of joy and freedom — and that is exactly the feeling she brings to the dancefloor.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;TYSKER is a Slovak DJ and producer working within deep, melodic and organic house with elements of afro groove. 🎶&lt;/p&gt;&lt;p&gt;In 2024 and 2025 he became the first ever Slovak DJ to perform at the Burning Man festival in Black Rock City. 🌍&lt;/p&gt;&lt;p&gt;Throughout his career he has shared the stage with names such as Rüfüs Du Sol, Monolink, Joris Voorn and Korolova. His sets are built on atmosphere, detail and a natural progression of energy. ✨&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.youtube.com/embed/nuOj3YWz-1o</t>
+          <t/>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fuser-566845659-112633017%2Fsofyana-december-party-mix&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Ftyskermusic%2Ftysker-burning-man-2025&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">TYSKER</t>
+          <t xml:space="preserve">ROSH</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">TYSKER</t>
+          <t xml:space="preserve">ROSH</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/tysker/CLEAN/1920x1080-TYSKER.jpg?v=1780488506</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rosh/1920X1080_PHOTO_ROSH_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-08 20:30:00</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 22:00:00</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;TYSKER je slovenský DJ a producent pohybujúci sa v žánroch deep, melodic a organic house s prvkami afro grooveu. 🎶&lt;/p&gt;&lt;p&gt;V rokoch 2024 a 2025 sa stal historicky prvým slovenským DJ-om, ktorý vystúpil na festivale Burning Man v Black Rock City. 🌍&lt;/p&gt;&lt;p&gt;Počas svojej kariéry zdieľal stage s menami ako Rüfüs Du Sol, Monolink, Joris Voorn či Korolova. Jeho sety sú postavené na atmosfére, detailoch a prirodzenom vývoji energie. ✨&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;ROSH na LOVESTREAME! 🔥&lt;/p&gt;&lt;p&gt;DJ pochádzajúci z Amsterdamu, ktorý prináša energické sety na pomedzí tech housu a future housu. 🎶&lt;/p&gt;&lt;p&gt;V roku 2026 ho čaká debut na Tomorrowland Belgium a za sebou má vystúpenia na festivaloch ako ULTRA Europe, EDC, Creamfields či Future Music Festival.&lt;/p&gt;&lt;p&gt;Počas kariéry zdieľal pódiá s menami ako Martin Garrix, Armin van Buuren, Marshmello, Hardwell či The Chainsmokers. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;TYSKER is a Slovak DJ and producer working within deep, melodic and organic house with elements of afro groove. 🎶&lt;/p&gt;&lt;p&gt;In 2024 and 2025 he became the first ever Slovak DJ to perform at the Burning Man festival in Black Rock City. 🌍&lt;/p&gt;&lt;p&gt;Throughout his career he has shared the stage with names such as Rüfüs Du Sol, Monolink, Joris Voorn and Korolova. His sets are built on atmosphere, detail and a natural progression of energy. ✨&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;ROSH at LOVESTREAM! 🔥&lt;/p&gt;&lt;p&gt;The Amsterdam-based DJ brings high-energy sets blending tech house and future house. 🎶&lt;/p&gt;&lt;p&gt;In 2026, he is set to make his Tomorrowland Belgium debut, with past performances at festivals such as ULTRA Europe, EDC, Creamfields and Future Music Festival.&lt;/p&gt;&lt;p&gt;Throughout his career, he has shared stages with names like Martin Garrix, Armin van Buuren, Marshmello, Hardwell and The Chainsmokers. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Ftyskermusic%2Ftysker-burning-man-2025&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+          <t/>
         </is>
       </c>
       <c r="R21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROSH</t>
+          <t xml:space="preserve">THE DEEP DJS</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROSH</t>
+          <t xml:space="preserve">THE DEEP DJS</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rosh/CLEAN/1920x1080-ROSH.jpg?v=1780497526</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/deepdjs/1920X1080_PHOTO_DEEPDJS_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-07 20:00:00</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 20:55:00</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;ROSH na LOVESTREAME! 🔥&lt;/p&gt;&lt;p&gt;DJ pochádzajúci z Amsterdamu, ktorý prináša energické sety na pomedzí tech housu a future housu. 🎶&lt;/p&gt;&lt;p&gt;V roku 2026 ho čaká debut na Tomorrowland Belgium a za sebou má vystúpenia na festivaloch ako ULTRA Europe, EDC, Creamfields či Future Music Festival.&lt;/p&gt;&lt;p&gt;Počas kariéry zdieľal pódiá s menami ako Martin Garrix, Armin van Buuren, Marshmello, Hardwell či The Chainsmokers. ⚡&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;The Deep DJs – slovenská melodic techno formácia, ktorá vo svojich setoch hrá 100 % vlastnej produkcie! 🔥&lt;/p&gt;&lt;p&gt;Vo svojej hudbe spájajú emotívnu melodiku s energickým klubovým zvukom. Do povedomia sa dostali aj unikátnym koncertom v priestore Klarisky, kde prepojili elektronickú hudbu so sakrálnou atmosférou historického priestoru.&lt;/p&gt;&lt;p&gt;Na LOVESTREAM Festivale predstavia aj dve novinky, ktoré sú fúziou melodic techna a rapových vokálov. 🎶&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;ROSH at LOVESTREAM! 🔥&lt;/p&gt;&lt;p&gt;The Amsterdam-based DJ brings high-energy sets blending tech house and future house. 🎶&lt;/p&gt;&lt;p&gt;In 2026, he is set to make his Tomorrowland Belgium debut, with past performances at festivals such as ULTRA Europe, EDC, Creamfields and Future Music Festival.&lt;/p&gt;&lt;p&gt;Throughout his career, he has shared stages with names like Martin Garrix, Armin van Buuren, Marshmello, Hardwell and The Chainsmokers. ⚡&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;The Deep DJs are a Slovak melodic techno formation performing sets made up entirely of their own original productions! 🔥&lt;/p&gt;&lt;p&gt;Their music combines emotive melodies with powerful club energy. They also gained attention with a unique performance at Klarisky, where electronic music met the sacred atmosphere of the historic venue.&lt;/p&gt;&lt;p&gt;At LOVESTREAM Festival, they will also premiere two new tracks blending melodic techno with rap vocals. 🎶&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.youtube.com/embed/4TGh8nWDH-Y</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE DEEP DJS</t>
+          <t xml:space="preserve">DJ MOTO</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE DEEP DJS</t>
+          <t xml:space="preserve">DJ MOTO</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/deepdjs/CLEAN/1920x1080-DEEPDJS.jpg?v=1780759607</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/djmoto/1920X1080_PHOTO_DJ_MOTO_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-09 17:00:00</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 18:00:00</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;The Deep DJs – slovenská melodic techno formácia, ktorá vo svojich setoch hrá 100 % vlastnej produkcie! 🔥&lt;/p&gt;&lt;p&gt;Vo svojej hudbe spájajú emotívnu melodiku s energickým klubovým zvukom. Do povedomia sa dostali aj unikátnym koncertom v priestore Klarisky, kde prepojili elektronickú hudbu so sakrálnou atmosférou historického priestoru.&lt;/p&gt;&lt;p&gt;Na LOVESTREAM Festivale predstavia aj dve novinky, ktoré sú fúziou melodic techna a rapových vokálov. 🎶&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;MOTO je iba 14-ročný DJ zo Slovenska, ktorý prináša energickú kombináciu dancefloor a melodic Drum &amp;amp; Bass. 🔥&lt;/p&gt;&lt;p&gt;Vo svojich setoch prepája rôzne DnB subžánre, buduje si vlastný zvuk a napriek mladému veku už má za sebou vystúpenia v kluboch aj množstvo zverejnených setov.&lt;/p&gt;&lt;p&gt;Na sociálnych sieťach si vybudoval komunitu viac ako 25 000 fanúšikov a jeho videá pravidelne dosahujú vysoký dosah.&lt;/p&gt;&lt;p&gt;Na LOVESTREAM Festivale ukáže, že talent nemá vek. 🎶⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;The Deep DJs are a Slovak melodic techno formation performing sets made up entirely of their own original productions! 🔥&lt;/p&gt;&lt;p&gt;Their music combines emotive melodies with powerful club energy. They also gained attention with a unique performance at Klarisky, where electronic music met the sacred atmosphere of the historic venue.&lt;/p&gt;&lt;p&gt;At LOVESTREAM Festival, they will also premiere two new tracks blending melodic techno with rap vocals. 🎶&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;MOTO is a 14-year-old DJ from Slovakia bringing an energetic blend of dancefloor and melodic Drum &amp;amp; Bass. 🔥&lt;/p&gt;&lt;p&gt;His sets connect different DnB subgenres while shaping his own distinctive sound. Despite his young age, he has already performed in clubs and released numerous mixes.&lt;/p&gt;&lt;p&gt;He has also built a community of more than 25,000 followers, with his videos regularly reaching a wide audience.&lt;/p&gt;&lt;p&gt;At LOVESTREAM Festival, he is ready to prove that talent has no age. 🎶⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.youtube.com/embed/4TGh8nWDH-Y</t>
+          <t/>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fxenyh%2Fshinjuku-xenyh-bootleg-v6-final&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Absolut Electronic stage</t>
+          <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Absolut Electronic stage</t>
+          <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DJ MOTO</t>
+          <t xml:space="preserve">Swae Lee</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DJ MOTO</t>
+          <t xml:space="preserve">Swae Lee</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/djmoto/CLEAN/1920x1080-DJMOTO.jpg?v=1780759614</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/swae_lee/1920X1080_PHOTO_SWAE_LEE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-09 20:45:00</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 21:30:00</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
-        <is>
-[...90 lines deleted...]
-      <c r="K25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Prichádza americký umelec, ktorého skladba s Post Malone bola nominovaná na Grammy a pozná ju každý milovník Spidermana.&lt;/p&gt;
 &lt;p&gt;V nedeľu, 9. 8. vystúpi na Lovestream festivale na Starom letisku vo Vajnoroch americký spevák Swae Lee!&lt;/p&gt;
 &lt;p&gt;Prvýkrát na seba upútal pozornosť ako mladšia a melodická polovica južanského hip-hopového dua Rae Sremmurd. Swaeho všestranná hudba a zvuk, typické pre neho, sú pripisované jeho detstvu v Texase, ktoré zohralo kľúčovú úlohu v jeho hudobných začiatkoch vo veku okolo 11 rokov.&lt;/p&gt;
 &lt;p&gt;Skladby ako „Unforgettable“ od French Montany, ktorá získala diamantovú certifikáciu, zdôrazňujú jeho spevácke schopnosti, zatiaľ čo jeho pôsobivý zoznam autorských kreditov zahŕňa aj skladbu „Formation“ od Beyoncé.&lt;/p&gt;
 &lt;p&gt;Soundtrack k Spidermanovi – „Sunflower“ sa stala vôbec prvou skladbou, ktorá získala od RIAA dvojnásobnú diamantovú certifikáciu. Táto ikonická skladba, nominovaná na cenu Grammy, patrí medzi najúspešnejšie skladby v histórii streamovania.&lt;/p&gt;
 &lt;p&gt;Okrem skladby „Sunflower“ získali diamantové certifikáty aj Swaeho príspevky k hitom, ako je napríklad skladba „Sicko Mode“ od Travisa Scotta, čím si ešte viac upevnil svoju pozíciu ako dominantná osobnosť súčasnej hudby.&lt;/p&gt;
 &lt;p&gt;Predovšetkým však Swae trvá na tom, že hudba má byť „na dobrú náladu“, a stelesňuje aj presadzuje pozitívny pohľad na život.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="L25" s="0" t="inlineStr">
+      <c r="L24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;An American artist is coming whose song with Post Malone was nominated for a Grammy and is familiar to every Spider-Man fan.&lt;/p&gt;
 &lt;p&gt;On Sunday, August 9, American singer Swae Lee will perform at the Lovestream Festival at the Old Airport in Vajnory!&lt;/p&gt;
 &lt;p&gt;He first caught the public’s attention as the younger and melodic half of the Southern hip-hop duo Rae Sremmurd. Swae’s versatile music and signature sound are attributed to his childhood in Texas, which played a key role in his musical beginnings around the age of 11.&lt;/p&gt;
 &lt;p&gt;Songs like French Montana’s “Unforgettable,” which earned a diamond certification, highlight his vocal abilities, while his impressive list of songwriting credits also includes Beyoncé’s “Formation.”&lt;/p&gt;
 &lt;p&gt;The Spider-Man soundtrack track “Sunflower” became the first song ever to receive a double-diamond certification from the RIAA. This iconic, Grammy-nominated track ranks among the most successful songs in streaming history.&lt;/p&gt;
 &lt;p&gt;In addition to “Sunflower,” Swae’s contributions to hits such as Travis Scott’s “Sicko Mode” have also earned diamond certifications, further cementing his position as a dominant figure in contemporary music.&lt;/p&gt;
 &lt;p&gt;Above all, however, Swae insists that music should be “feel-good” and embodies and promotes a positive outlook on life.&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.youtube.com/embed/ApXoWvfEYVU</t>
+        </is>
+      </c>
+      <c r="Q24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/gehringer_plastikfunk/1920X1080_PHOTO_PLASTI_FUNK_B2B_DOMINIK_GEHRINGER_PHOTO.jpg</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 01:40:00</t>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 03:00:00</t>
+        </is>
+      </c>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Medzinárodne uznávaný DJ a producent Plastik Funk, ktorý sa už šesť rokov drží v rebríčku DJ Mag Top 100, spojí sily so slovenským talentom Dominikom Gehringerom.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Plastik Funk pravidelne vyhľadáva lokálnych interpretov z krajín, v ktorých vystupuje, a práve tak objavil aj Dominika Gehringera.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Tento rok sa Plastik Funk predstaví aj na Main Stage festivalu Ultra Europe v Splite.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Na LOVESTREAM Electronic Stage prinesú špeciálny B2B set plný tech house, bass house a melodic techno. Toto si nechceš nechať ujsť.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Internationally renowned DJ and producer Plastik Funk, who has ranked in the DJ Mag Top 100 for six consecutive years, is joining forces with Slovak talent Dominik Gehringer.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Plastik Funk regularly looks for local artists in the countries where he performs, and that is exactly how he discovered Dominik Gehringer.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;This year, Plastik Funk will also perform on the Main Stage at Ultra Europe in Split.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Together, they will bring a special B2B set to the LOVESTREAM Electronic Stage, packed with tech house, bass house and melodic techno. This is one set you don’t want to miss.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.youtube.com/embed/ApXoWvfEYVU</t>
+          <t/>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fpurifiedrec%2Fdominik-gehringer-strange-world&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
+          <t xml:space="preserve">SYNTHETIK</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
+          <t xml:space="preserve">SYNTHETIK</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/gehringer_plastikfunk/CLEAN/1920x1080-DH_PF.jpg?v=1781279544</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/synthetik/1920X1080_PHOTO_SYNTHETIK_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-09 18:00:00</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 19:00:00</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Medzinárodne uznávaný DJ a producent Plastik Funk, ktorý sa už šesť rokov drží v rebríčku DJ Mag Top 100, spojí sily so slovenským talentom Dominikom Gehringerom.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Plastik Funk pravidelne vyhľadáva lokálnych interpretov z krajín, v ktorých vystupuje, a práve tak objavil aj Dominika Gehringera.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Tento rok sa Plastik Funk predstaví aj na Main Stage festivalu Ultra Europe v Splite.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Na LOVESTREAM Electronic Stage prinesú špeciálny B2B set plný tech house, bass house a melodic techno. Toto si nechceš nechať ujsť.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;SYNTHETIK prinášajú na LOVESTREAM poriadnu dávku melodic techna a progressive housu. ⚡ Slovenské DJ a producentské duo spája emotívne melódie, energické groove prvky, výrazné dropy, vlastnú produkciu a exkluzívne mashupy.&lt;/p&gt;&lt;p&gt;So supportom od mien ako Korolova a skúsenosťami z vystúpení po boku svetových interpretov si postupne budujú meno aj za hranicami Slovenska.&lt;/p&gt;&lt;p&gt;Pripravte sa na elektrizujúcu atmosféru a precízne vybraný sound. 🔥&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Internationally renowned DJ and producer Plastik Funk, who has ranked in the DJ Mag Top 100 for six consecutive years, is joining forces with Slovak talent Dominik Gehringer.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Plastik Funk regularly looks for local artists in the countries where he performs, and that is exactly how he discovered Dominik Gehringer.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;This year, Plastik Funk will also perform on the Main Stage at Ultra Europe in Split.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Together, they will bring a special B2B set to the LOVESTREAM Electronic Stage, packed with tech house, bass house and melodic techno. This is one set you don’t want to miss.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;SYNTHETIK are bringing a powerful dose of melodic techno and progressive house to LOVESTREAM. ⚡ The Slovak DJ and producer duo blend emotional melodies, energetic grooves, powerful drops, original productions, and exclusive mashups.&lt;/p&gt;&lt;p&gt;With support from artists such as Korolova and performances alongside internationally recognized names, they are steadily building their reputation beyond Slovakia.&lt;/p&gt;&lt;p&gt;Get ready for an electrifying atmosphere and a carefully curated sound. 🔥&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fpurifiedrec%2Fdominik-gehringer-strange-world&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+          <t/>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">EKG B2B EMTYDEE</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">EKG B2B EMTYDEE</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ekg_emtydee/CLEAN/1920x1080-EKG_EMTYDEE.jpg?v=1781184259</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ekg_emtydee/1920X1080_PHOTO_EKG_B2B_EMTYDEE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-09 20:30:00</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 22:00:00</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Dvojica DJ-ov, ktorú spája viac než 20 rokov priateľstva a spoločná vášeň pre elektronickú hudbu.&lt;/p&gt;&lt;p&gt;Na Electronic Stage prichádzajú v špeciálnom B2B formáte, v ktorom spoja energiu, house music a pozitívny vibe.&lt;/p&gt;&lt;p&gt;Čakaj groove, skvelú náladu a hudobný zážitok, ktorý ťa nenechá stáť na mieste. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;A DJ duo connected by more than 20 years of friendship and a shared passion for electronic music.&lt;/p&gt;&lt;p&gt;They are coming to the Electronic Stage with a special B2B set, bringing together high energy, house music, and positive vibes.&lt;/p&gt;&lt;p&gt;Expect infectious grooves, great energy, and a musical experience that will keep you moving. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2585,76 +2585,76 @@
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">John Newman</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">John Newman</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/john_newman/CLEAN/1920x1080-JOHN_NEWMAN.jpg?v=1782280742</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/john_newman/1920X1080_PHOTO_JOHN_NEWMAN_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-07 19:00:00</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 20:00:00</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;JOHN NEWMAN prichádza na LOVESTREAM! Britský spevák, songwriter, DJ a producent, ktorého hlas pozná celý svet vďaka hitom Feel The Love, Love Me Again či Blame.&lt;/p&gt;&lt;p&gt;Jeho globálny hit Love Me Again debutoval na 1. mieste UK Official Charts, dostal sa do Top 10 vo viac ako 30 krajinách a nazbieral viac než 1,6 miliardy streamov. 🌍&lt;/p&gt;&lt;p&gt;Na konte má 3 nominácie na BRIT Awards, viac než 2,5 miliardy streamov a spolupráce s menami ako Calvin Harris, David Guetta, Kygo, Galantis či Rudimental.&lt;/p&gt;&lt;p&gt;Na LOVESTREAM prinesie novú energiu, tanečný sound a live show, v ktorej spája silný vokál s DJskou energiou. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;JOHN NEWMAN is coming to LOVESTREAM! The British singer, songwriter, DJ and producer whose voice is known worldwide through hits like Feel The Love, Love Me Again and Blame.&lt;/p&gt;&lt;p&gt;His global hit Love Me Again debuted at Number One on the UK Official Charts, reached the Top 10 in more than 30 countries and has amassed over 1.6 billion streams. 🌍&lt;/p&gt;&lt;p&gt;With 3 BRIT Award nominations, more than 2.5 billion total streams and collaborations with names such as Calvin Harris, David Guetta, Kygo, Galantis and Rudimental, John Newman continues to push his sound forward.&lt;/p&gt;&lt;p&gt;At LOVESTREAM, he will bring fresh energy, a dance-led sound and a live show combining his powerful vocals with DJ energy. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2667,97 +2667,96 @@
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDUZA</t>
+          <t xml:space="preserve">MEDUZA³</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDUZA</t>
+          <t xml:space="preserve">MEDUZA³</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/meduza/CLEAN/1920x1080-MEDUZA.jpg?v=1782684199</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/meduza/1920X1080_PHOTO_MEDUZA3_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-07 21:00:00</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 22:30:00</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;MEDUZA prichádza na LOVESTREAM Festival 2026! Talianske elektronické trio z Milána patrí medzi najväčšie mená svetovej houseovej scény. Ich charakteristický zvuk spája house, deep house a moderný dance-pop. 🎶&lt;/p&gt;
-&lt;p&gt;Na hlavnom pódiu v Bratislave prinesú hity Piece Of Your Heart, Lose Control, Paradise či Bad Memories a exkluzívnu live show s klavírom, klávesmi a ďalšími nástrojmi. ⚡&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;MEDUZA³ prichádza na LOVESTREAM Festival 2026! Talianske elektronické trio z Milána patrí medzi najväčšie mená svetovej houseovej scény. Ich charakteristický zvuk spája house, deep house a moderný dance-pop. 🎶&lt;/p&gt;&lt;p&gt;Na hlavnom pódiu v Bratislave prinesú hity Piece Of Your Heart, Lose Control, Paradise či Bad Memories a exkluzívnu live show s klavírom, klávesmi a ďalšími nástrojmi. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;MEDUZA is coming to LOVESTREAM Festival 2026! The Italian electronic trio from Milan is one of the biggest names in the global house scene. Their signature sound blends house, deep house and modern dance-pop. 🎶&lt;/p&gt;
+          <t xml:space="preserve">&lt;p&gt;MEDUZA³ is coming to LOVESTREAM Festival 2026! The Italian electronic trio from Milan is one of the biggest names in the global house scene. Their signature sound blends house, deep house and modern dance-pop. 🎶&lt;/p&gt;
 &lt;p&gt;On the main stage in Bratislava they will deliver hits Piece Of Your Heart, Lose Control, Paradise and Bad Memories, plus an exclusive live show featuring piano, keyboards and other instruments. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
@@ -2771,76 +2770,76 @@
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIREE</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIREE</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/mairee/CLEAN/1920x1080-MAIREE.jpg?v=1783009428</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/mairee/1920X1080_PHOTO_MAIREE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-08 16:00:00</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-08 17:00:00</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;MAIREE prichádza na LOVESTREAM! 🔥&lt;/p&gt;&lt;p&gt;Jeden z najúspešnejších slovenských DJs a producentov, ktorého kariéra sa začala už v roku 2007. Počas rokov si zahral po boku mien ako Hardwell, Dimitri Vegas &amp;amp; Like Mike, Oliver Heldens, KSHMR či Axwell. 🎶&lt;/p&gt;&lt;p&gt;Jeho tracky sa objavili v playlistoch svetových DJs ako David Guetta, Martin Garrix, Tiësto, Alok, Timmy Trumpet či R3HAB a vyšli na labeloch ako Spinnin’, Musical Freedom, Revealed či Heldeep/OH2. 🌍&lt;/p&gt;&lt;p&gt;V roku 2024 sa umiestnil v TOP 90 producentov sveta podľa rebríčka 1001Tracklists. 🏆&lt;/p&gt;&lt;p&gt;Po vystúpeniach na Tomorrowlande a v legendárnom Ushuaïa Ibiza prinesie MAIREE svoju energiu aj na LOVESTREAM Festival. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;MAIREE is coming to LOVESTREAM! 🔥&lt;/p&gt;&lt;p&gt;One of Slovakia’s most successful DJs and producers, whose career began back in 2007. Over the years, he has performed alongside names such as Hardwell, Dimitri Vegas &amp;amp; Like Mike, Oliver Heldens, KSHMR and Axwell. 🎶&lt;/p&gt;&lt;p&gt;His tracks have appeared in playlists of global DJs including David Guetta, Martin Garrix, Tiësto, Alok, Timmy Trumpet and R3HAB, and have been released on labels such as Spinnin’, Musical Freedom, Revealed and Heldeep/OH2. 🌍&lt;/p&gt;&lt;p&gt;In 2024, he ranked among the TOP 90 producers in the world according to the prestigious 1001Tracklists ranking. 🏆&lt;/p&gt;&lt;p&gt;After performing at Tomorrowland and the legendary Ushuaïa Ibiza, MAIREE is bringing his energy to LOVESTREAM Festival. ⚡&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2863,76 +2862,76 @@
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Jaden Bojsen</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Jaden Bojsen</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/jaden_bojsen/CLEAN/1920x1080-JADEN_BOJSE.jpg?v=1783532140</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/jaden_bojsen/1920X1080_PHOTO_JADEN_BOJSEN_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-09 16:30:00</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-09 17:30:00</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Jaden Bojsen je jednou z vychádzajúcich hviezd svetovej EDM scény. Významný úspech dosiahol vďaka spolupráci s Davidom Guettom na skladbách „Let’s Go“ a „Upside Down“, ktoré mu priniesli medzinárodnú pozornosť.&lt;/p&gt;
 &lt;p&gt;Jaden vystupoval v niektorých z najlepších nočných klubov a na festivaloch po celej Európe, Ázii a v USA, vrátane „Ultra Music Festivalu“ v Miami. Jeho prítomnosť na sociálnych médiách neustále priťahuje pozornosť publika po celom svete. Keď nie je vo svojom hudobnom štúdiu, rád nachádza pokoj pri surfovaní v Malibu.&lt;/p&gt;
 &lt;p&gt;Ako všestranný DJ produkuje väčšinu svojej hudby zo svojej domovskej základne v Los Angeles v Kalifornii. Už v mladom veku získal niekoľko ocenení, napríklad americkú cenu Teen Choice Award.&lt;/p&gt;
 &lt;p&gt;Vďaka svojim jedinečným talentom ako interpret, skladateľ a producent však pre neho hudba znamená len jedno… spôsob života.&lt;/p&gt;
 &lt;p&gt;Na festivale Lovestream sa slovenskí fanúšikovia môžu tešiť na energickú šou plnú moderných tanečných hitov, skvelú atmosféru a set od umelca, ktorý patrí medzi najzaujímavejšie mená súčasnej elektronickej hudby.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Jaden Bojsen is one of the rising stars of the global EDM scene. He achieved significant success thanks to his collaboration with David Guetta on the tracks “Let’s Go” and “Upside Down,” which brought him international attention.&lt;/p&gt;
 &lt;p&gt;Jaden has performed at some of the best nightclubs and festivals across Europe, Asia, and the U.S., including the “Ultra Music Festival” in Miami. His social media presence consistently attracts the attention of audiences around the world. When he’s not in his music studio, he enjoys finding peace while surfing in Malibu.&lt;/p&gt;
 &lt;p&gt;As a versatile DJ, he produces most of his music from his home base in Los Angeles, California. Even at a young age, he has won several awards, such as the American Teen Choice Award.&lt;/p&gt;
 &lt;p&gt;Thanks to his unique talents as a performer, songwriter, and producer, however, music means only one thing to him… a way of life.&lt;/p&gt;
 &lt;p&gt;At the Lovestream Festival, Slovak fans can look forward to an energetic show full of modern dance hits, a great atmosphere, and a set from an artist who ranks among the most exciting names in contemporary electronic music.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -2963,132 +2962,3828 @@
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">RDS ART Group</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">RDS ART Group</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rds_art_group/CLEAN/1920x1080-RDS.jpg?v=1783533565</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rds_art_group/1920X1080_PHOTO_RDS_ART_GROUP_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-08</t>
+          <t xml:space="preserve">2026-08-07 20:10:00</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">2026-08-07 20:30:00</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;RDS ART Group sa aj tento rok predstaví na LOVESTREAM Festivale. 🔥 Na pódiu vystúpi viac ako 60 tanečníkov pod vedením choreografov Mariny Vlasenko, Vandy Gregorovej a Olega Knyazeva.&lt;/p&gt;
 &lt;p&gt;Diváci sa môžu tešiť na dve originálne tanečné show — Code: Human a The Moment. Jedna otvorí tému umelej inteligencie, autenticity a ľudskosti, druhá pripomenie silu prítomného momentu, vzťahov a hodnôt, na ktoré často zabúdame.&lt;/p&gt;
 &lt;p&gt;Vizuálny rozmer vystúpení doplnia kostýmy pod vedením slovenského návrhára Lukáša Krnáča. ✨&lt;/p&gt;
 &lt;p&gt;Tanec, emócia, umenie a energia — aj toto bude LOVESTREAM. ❤️&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;RDS ART Group will perform at LOVESTREAM Festival again this year. 🔥 More than 60 dancers will take the stage under the direction of choreographers Marina Vlasenko, Vanda Gregorová and Oleg Knyazev.&lt;/p&gt;
 &lt;p&gt;The audience can look forward to two original dance shows — Code: Human and The Moment. One explores the topic of artificial intelligence, authenticity and humanity, while the other highlights the power of the present moment, relationships and the values we often forget.&lt;/p&gt;
 &lt;p&gt;The visual side of the performances will be completed by costumes created under the direction of Slovak designer Lukáš Krnáč. ✨&lt;/p&gt;
 &lt;p&gt;Dance, emotion, art and energy — this is also LOVESTREAM. ❤️&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.youtube.com/embed/m7IqqqLmAAg</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Main stage</t>
+        </is>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Main stage</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RDS ART Group</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RDS ART Group</t>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rds_art_group/1920X1080_PHOTO_RDS_ART_GROUP_PHOTO.jpg</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 17:10:00</t>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 17:30:00</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;RDS ART Group sa aj tento rok predstaví na LOVESTREAM Festivale. 🔥 Na pódiu vystúpi viac ako 60 tanečníkov pod vedením choreografov Mariny Vlasenko, Vandy Gregorovej a Olega Knyazeva.&lt;/p&gt;
+&lt;p&gt;Diváci sa môžu tešiť na dve originálne tanečné show — Code: Human a The Moment. Jedna otvorí tému umelej inteligencie, autenticity a ľudskosti, druhá pripomenie silu prítomného momentu, vzťahov a hodnôt, na ktoré často zabúdame.&lt;/p&gt;
+&lt;p&gt;Vizuálny rozmer vystúpení doplnia kostýmy pod vedením slovenského návrhára Lukáša Krnáča. ✨&lt;/p&gt;
+&lt;p&gt;Tanec, emócia, umenie a energia — aj toto bude LOVESTREAM. ❤️&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;RDS ART Group will perform at LOVESTREAM Festival again this year. 🔥 More than 60 dancers will take the stage under the direction of choreographers Marina Vlasenko, Vanda Gregorová and Oleg Knyazev.&lt;/p&gt;
+&lt;p&gt;The audience can look forward to two original dance shows — Code: Human and The Moment. One explores the topic of artificial intelligence, authenticity and humanity, while the other highlights the power of the present moment, relationships and the values we often forget.&lt;/p&gt;
+&lt;p&gt;The visual side of the performances will be completed by costumes created under the direction of Slovak designer Lukáš Krnáč. ✨&lt;/p&gt;
+&lt;p&gt;Dance, emotion, art and energy — this is also LOVESTREAM. ❤️&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.youtube.com/embed/m7IqqqLmAAg</t>
+        </is>
+      </c>
+      <c r="Q33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Main stage</t>
+        </is>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Main stage</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kali</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kali</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/kali/1920X1080_PHOTO_KALI_PHOTO.jpg</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 15:30:00</t>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 16:30:00</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Kali patrí medzi najúspešnejších a najobľúbenejších slovenských rapperov. Počas viac ako pätnástich rokov na hudobnej scéne si vybudoval výnimočné postavenie vďaka autentickým textom, silným melódiám a hitom, ktoré pozná celé Slovensko.&lt;/p&gt;
+&lt;p&gt;Na svojom konte má množstvo platinových albumov, stovky miliónov prehratí na streamovacích platformách a desiatky vypredaných koncertov. Jeho skladby ako „Užívam si to“, „Dosnívané“, „Bol raz jeden kráľ“, „Mám ťa rád“ či „Nič sa nemení“ sa stali neoddeliteľnou súčasťou slovenskej hudobnej scény.&lt;/p&gt;
+&lt;p&gt;Kali je známy tým, že prepája rap s chytľavými melódiami a emóciami, vďaka čomu oslovuje fanúšikov naprieč generáciami. Jeho koncerty sú plné energie, silných momentov a piesní, ktoré spievajú tisíce ľudí.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Kali is one of the most successful and popular Slovak rappers. Over the course of more than fifteen years on the music scene, he has built an exceptional reputation thanks to his authentic lyrics, powerful melodies, and hits known throughout Slovakia.&lt;/p&gt;
+&lt;p&gt;He has numerous platinum albums to his credit, hundreds of millions of streams on streaming platforms, and dozens of sold-out concerts. His songs, such as „Užívam si to“, „Dosnívané“, „Bol raz jeden kráľ“, „Mám ťa rád“, and „Nič sa nemení“, have become an integral part of the Slovak music scene.&lt;/p&gt;
+&lt;p&gt;Kali is known for blending rap with catchy melodies and emotion, which allows him to connect with fans across generations. His concerts are full of energy, powerful moments, and songs that thousands of people sing along to.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Andrea Saky</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Andrea Saky</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/andrea_saky/1920X1080_PHOTO_ANDREA_SAKY_PHOTO.jpg</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 17:00:00</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 18:00:00</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Andrea Saky je slovenská DJ-ka, producentka a digitálna tvorkyňa, ktorá vo svojej tvorbe prepája elektronickú hudbu, vizuálny svet a moderný lifestyle.&lt;/p&gt;
+&lt;p&gt;Pozornosť hudobných fanúšikov si získala debutovým singlom „Silence“, ktorý vznikol v spolupráci s producentom Dominikom Gehringerom. Skladba sa počas prvých troch mesiacov priblížila k hranici 100 000 prehratí na Spotify a predstavila Andreu ako nový hlas na scéne melodic house a techna.&lt;/p&gt;
+&lt;p&gt;Jej hudobný štýl spája emotívne melódie, atmosférický zvuk a energiu tanečného parketu. Na LOVESTREAM Festival prinesie moderný elektronický set postavený na emócii, dynamike a výraznej vizuálnej identite.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Andrea Saky is a Slovak DJ, producer, and digital creator whose work blends electronic music, a distinctive visual world, and a modern lifestyle.&lt;/p&gt;
+&lt;p&gt;She caught the attention of music fans with her debut single „Silence“, created in collaboration with producer Dominik Gehringer. Within its first three months the track approached 100,000 streams on Spotify and introduced Andrea as a new voice on the melodic house and techno scene.&lt;/p&gt;
+&lt;p&gt;Her musical style combines emotive melodies, atmospheric sound, and dancefloor energy. At LOVESTREAM Festival she will bring a modern electronic set built on emotion, dynamics, and a striking visual identity.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Main stage</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Main stage</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SKIY</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SKIY</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/skiy/1920X1080_PHOTO_SKIY_PHOTO.jpg</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 15:00:00</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 16:00:00</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Berlínska DJ-ka a producentka, ktorá prepája melodic techno, progressive sound a organické hudobné prvky.&lt;/p&gt;&lt;p&gt;Platforma 1001Tracklists ju zaradila medzi „Future Of Dance" po boku mien ako &amp;amp;ME, Charlotte de Witte, Indira Paganotto či Nora En Pure.&lt;/p&gt;&lt;p&gt;Od Ultra Europe, Lollapalooza a Mysteryland až po Ushuaïa Ibiza či Ministry of Sound – SKIY prináša na LOVESTREAM emotívne melódie, temnejšiu atmosféru a energiu tanečného parketu.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Berlin-based DJ and producer blending melodic techno, progressive sound and organic musical elements.&lt;/p&gt;
+&lt;p&gt;1001Tracklists named her among the "Future Of Dance" alongside artists such as &amp;amp;ME, Charlotte de Witte, Indira Paganotto and Nora En Pure.&lt;/p&gt;
+&lt;p&gt;From Ultra Europe, Lollapalooza and Mysteryland to Ushuaïa Ibiza and Ministry of Sound, SKIY brings emotional melodies, darker atmospheres and powerful dancefloor energy to LOVESTREAM.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROGREZ vs. SAIDORSEN</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROGREZ vs. SAIDORSEN</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/PROGREZ_vs_SAIDORSEN/CLEAN/1920x1080-PRGZ_SDRSN.jpg</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 01:30:00</t>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 03:00:00</t>
+        </is>
+      </c>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔥 &lt;strong&gt;PROGREZ&lt;/strong&gt; – slovenský DJ a producent elektronickej hudby, ktorý už viac ako dekádu prináša energiu na klubové aj open-air eventy. Od roku 2019 sa venuje aj produkcii, pričom jeho sound stojí na modernom Tech House &amp;amp; House, doplnenom o prvky Tribal House, Big Room a Melodic Techno. 🎶 Jeho tracky vyšli na labeloch ako Lowdown Recordings a Mybeat Records a získali podporu mien ako Timmy Trumpet, Fedde Le Grand či R3WIRE. Okrem DJingu a produkcie stojí za projektmi Sector Music a Lowend.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SAIDORSEN&lt;/strong&gt; – slovenský DJ, producent a event creator z Prešova, ktorý patrí k výrazným menám domácej elektronickej scény. Jeho sound sa pohybuje na pomedzí Afro House, Melodic House, Deep House a Organic House, pričom svoju energiu prináša na klubové eventy, rooftop parties, festivaly aj netradičné lokácie po celom Slovensku. 🎶 Ako CEO projektu Musical Soul prepája hudbu, atmosféru a zážitok a svoju tvorbu pravidelne prináša aj prostredníctvom vlastných mixov a setov.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔥 &lt;strong&gt;PROGREZ&lt;/strong&gt; is a Slovak DJ and electronic music producer who has been bringing his energy to clubs and open-air events for more than a decade. He has been producing since 2019, and his sound is built on modern Tech House &amp;amp; House with elements of Tribal House, Big Room and Melodic Techno. 🎶 His tracks have been released on labels such as Lowdown Recordings and Mybeat Records and have won support from names like Timmy Trumpet, Fedde Le Grand and R3WIRE. Beyond DJing and producing he is also behind the Sector Music and Lowend projects.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SAIDORSEN&lt;/strong&gt; is a Slovak DJ, producer and event creator from Prešov, and one of the distinctive names of the domestic electronic scene. His sound moves between Afro House, Melodic House, Deep House and Organic House, and he brings that energy to club events, rooftop parties, festivals and unconventional locations all over Slovakia. 🎶 As CEO of the Musical Soul project he connects music, atmosphere and experience, and regularly shares his work through his own mixes and sets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/progrezdj/</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q37" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fprogrezdj&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELLIE LYN vs. THE HIVE BROTHERS</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELLIE LYN vs. THE HIVE BROTHERS</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ELLIE-LYN_vs_THE-HIVE-BROTHERS/CLEAN/1920x1080-ELLIELN_THB.jpg</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 00:10:00</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 01:30:00</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;Ellie Lyn&lt;/strong&gt; je slovenská DJka zameraná na tech house, latin tech house a techno, pričom vo svojich setoch prepája energické groovy, hypnotické techno a tanečný feeling získaný z dlhoročnej tanečnej kariéry. Celý život sa venovala tancu a širšej verejnosti sa zviditeľnila účinkovaním v televíznej šou Let’s Dance (TV Markíza). Prirodzeným pokračovaním jej spojenia s hudbou bol prechod za DJ pult, kde dnes prináša dynamické sety s dôrazom na rytmus, atmosféru a silné klubové momenty.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;🐝 &lt;strong&gt;THE HIVE BROTHERS&lt;/strong&gt; je dynamické DJské duo, ktoré prináša energický mix Tech House, Progressive House, Deep Tech a Techna. 🔥 S koreňmi v slovenskej undergroundovej scéne si už od roku 2018 zakladajú na silnom groove, precíznom výbere trackov a atmosfére, ktorá spája ľudí na tanečnom parkete. Od klubov a rooftopov až po veľké festivaly. Na Coca-Cola Studio Stage sa v obľúbenom formáte SILENT DISCO predstaví z tejto dvojice sólovo Ricco Bene. 🎶&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;ELLIE LYN&lt;/strong&gt; is a Slovak DJ specializing in Tech House, Latin Tech House, and Techno, blending energetic grooves, hypnotic techno, and a strong dance floor feeling shaped by her years of dancing. Having dedicated her whole life to dance, she gained widespread public visibility through her appearance on the TV show &lt;em&gt;Let’s Dance&lt;/em&gt; (TV Markíza). Stepping behind the DJ decks was a natural evolution of her connection to music, where she now delivers dynamic sets driven by rhythm, atmosphere, and high-energy club moments.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;🐝 &lt;strong&gt;THE HIVE BROTHERS&lt;/strong&gt; are a dynamic DJ duo delivering an energetic mix of Tech House, Progressive House, Deep Tech and Techno. 🔥 Rooted in the Slovak underground scene, since 2018 they have built their name on a strong groove, a precise track selection and an atmosphere that brings people together on the dancefloor — from clubs and rooftops all the way to major festivals. On the Coca-Cola Studio Stage, in the much-loved SILENT DISCO format, one half of the duo — Ricco Bene — performs solo. 🎶&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/thehivebrothers/</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q38" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fthehivebrothers&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARSY vs. PMDR</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARSY vs. PMDR</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 20:15:00</t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 21:45:00</t>
+        </is>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;MARSY&lt;/strong&gt; – slovenský DJ a producent, ktorého doménou je Tech House s presahmi do Bass House a tanečnej elektroniky. Vlastnú mixovú sériu prináša pod hlavičkou &lt;em&gt;MARSY presents TECHHOUSE OPERATOR&lt;/em&gt;, hosťoval v rádiovej show &lt;em&gt;EKG &amp;amp; Milan Lieskovský Radioshow&lt;/em&gt; na Európe 2 a nahral mix pre sériu Defected &lt;em&gt;Unsung Heroes&lt;/em&gt;. 🔥&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;PMDR&lt;/strong&gt; – DJ a promotér pochádzajúci z Bratislavy, dnes pôsobiaci v Prahe. Jeho sound je čisté drum &amp;amp; bass a stojí za vlastným projektom Pulsation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;MARSY&lt;/strong&gt; is a Slovak DJ and producer whose home turf is Tech House, reaching into Bass House and dance electronica. He runs his own mix series under the &lt;em&gt;MARSY presents TECHHOUSE OPERATOR&lt;/em&gt; banner, has guested on the &lt;em&gt;EKG &amp;amp; Milan Lieskovský Radioshow&lt;/em&gt; on Európa 2, and recorded a mix for Defected's &lt;em&gt;Unsung Heroes&lt;/em&gt; series. 🔥&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;PMDR&lt;/strong&gt; is a DJ and promoter originally from Bratislava, now based in Prague. His sound is pure drum &amp;amp; bass, and he is the man behind the Pulsation project.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.facebook.com/djmarsy</t>
+        </is>
+      </c>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/dj.marsy/</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q39" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjmarsy&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PATTAN vs. TIAN</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PATTAN vs. TIAN</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 19:00:00</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 20:15:00</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌴 &lt;strong&gt;PATTAN&lt;/strong&gt; – slovenský DJ, ktorý sa profiluje predovšetkým v afro house. Zahral si na afro house stage &lt;em&gt;Equality&lt;/em&gt; v Moteli Kamenec aj na afterparty Sunset Boulevard v Jasnej a nahral hosťovský mix &lt;em&gt;Let's Dance 6&lt;/em&gt; pre podcast DJ-a LiMix. 🎶&lt;/p&gt;&lt;p&gt;🔥 &lt;strong&gt;TIAN&lt;/strong&gt; – druhá polovica tohto back-to-back setu na Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌴 &lt;strong&gt;PATTAN&lt;/strong&gt; is a Slovak DJ working mainly in afro house. He has played the &lt;em&gt;Equality&lt;/em&gt; afro house stage at Motel Kamenec and the Sunset Boulevard afterparty in Jasná, and recorded the guest mix &lt;em&gt;Let's Dance 6&lt;/em&gt; for DJ LiMix's podcast. 🎶&lt;/p&gt;&lt;p&gt;🔥 &lt;strong&gt;TIAN&lt;/strong&gt; is the other half of this back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q40" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fpatrik-antolik&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DANIU vs. ROMIE</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DANIU vs. ROMIE</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 18:00:00</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 19:00:00</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🥁 &lt;strong&gt;DANIU&lt;/strong&gt; – DJ a producent z Bratislavy, ktorý mieša afro house, latino klubové rytmy, baile funk, amapiano a kuduro do jedného tanečného celku. Jeho vlastná tvorba – od &lt;em&gt;east side bounce&lt;/em&gt; cez &lt;em&gt;golden hour&lt;/em&gt; až po &lt;em&gt;costa del soul&lt;/em&gt; – sa pohybuje v pokojnejších polohách jazzhopu, deep house a lo-fi. Zahral si na festivale Vénégy v Maďarsku aj na &lt;em&gt;Pohybovej kultúre&lt;/em&gt; v bratislavskom Ost Blocku. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;ROMIE&lt;/strong&gt; – druhá polovica tohto back-to-back setu na Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🥁 &lt;strong&gt;DANIU&lt;/strong&gt; is a DJ and producer from Bratislava who blends afro house, latin club rhythms, baile funk, amapiano and kuduro into one dancefloor whole. His own productions — from &lt;em&gt;east side bounce&lt;/em&gt; through &lt;em&gt;golden hour&lt;/em&gt; to &lt;em&gt;costa del soul&lt;/em&gt; — sit in calmer jazzhop, deep house and lo-fi territory. He has played Vénégy Festival in Hungary and &lt;em&gt;Pohybová kultúra&lt;/em&gt; at Bratislava's Ost Block. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;ROMIE&lt;/strong&gt; is the other half of this back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/daniu_beats/</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q41" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdaniu_beats&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OLLY vs. LYUGIN</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OLLY vs. LYUGIN</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 17:00:00</t>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 18:00:00</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;⚡ &lt;strong&gt;LYUGIN&lt;/strong&gt; – najmladší objav slovenskej drum &amp;amp; bass scény. DJ z Banskej Bystrice, ktorý za gramofóny sadol ešte pred jedenástymi narodeninami a dnes hrá liquid a melodický dancefloor DnB. Živý set odohral v rádiu_FM v relácii &lt;em&gt;Ráno na eFeMku&lt;/em&gt; a otváral drum &amp;amp; bass noc Le Bass v Banskej Bystrici. 🔥&lt;/p&gt;&lt;p&gt;🎧 &lt;strong&gt;OLLY&lt;/strong&gt; – druhá polovica tohto back-to-back setu na Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;⚡ &lt;strong&gt;LYUGIN&lt;/strong&gt; is the youngest discovery of the Slovak drum &amp;amp; bass scene. A DJ from Banská Bystrica who got behind the decks before his eleventh birthday, he now plays liquid and melodic dancefloor DnB. He performed a live set on Rádio_FM's &lt;em&gt;Ráno na eFeMku&lt;/em&gt; and opened the Le Bass drum &amp;amp; bass night in Banská Bystrica. 🔥&lt;/p&gt;&lt;p&gt;🎧 &lt;strong&gt;OLLY&lt;/strong&gt; is the other half of this back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/lyugin_dnb/</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAVRA vs. PABLIK</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAVRA vs. PABLIK</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 15:00:00</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 17:00:00</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔊 &lt;strong&gt;LAVRA&lt;/strong&gt; a &lt;strong&gt;PABLIK&lt;/strong&gt; – bratislavská dvojica, ktorá si UK garage a bassové rytmy odohrala už na desiatkach spoločných nocí. LAVRA je rezidentkou klubu Temný Ost Block, kde spolu s PABLIKom drží týždenné Temné piatky a soboty, a patrí do slovenskej UK bass partie HoreBass. 🎶 Ich back-to-back set otvára Coca-Cola Studio Stage všetky tri festivalové dni.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔊 &lt;strong&gt;LAVRA&lt;/strong&gt; and &lt;strong&gt;PABLIK&lt;/strong&gt; are a Bratislava pairing who have already played dozens of nights together on UK garage and bass rhythms. LAVRA is a resident of the Temný Ost Block club, where she and PABLIK hold down the weekly Temný piatok and Temná sobota nights, and she is part of the Slovak UK bass crew HoreBass. 🎶 Their back-to-back set opens the Coca-Cola Studio Stage on all three festival days.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O43" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/llpavlikova/</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAVRA vs. PABLIK</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAVRA vs. PABLIK</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 15:00:00</t>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 17:00:00</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔊 &lt;strong&gt;LAVRA&lt;/strong&gt; a &lt;strong&gt;PABLIK&lt;/strong&gt; – bratislavská dvojica, ktorá si UK garage a bassové rytmy odohrala už na desiatkach spoločných nocí. LAVRA je rezidentkou klubu Temný Ost Block, kde spolu s PABLIKom drží týždenné Temné piatky a soboty, a patrí do slovenskej UK bass partie HoreBass. 🎶 Ich back-to-back set otvára Coca-Cola Studio Stage všetky tri festivalové dni.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔊 &lt;strong&gt;LAVRA&lt;/strong&gt; and &lt;strong&gt;PABLIK&lt;/strong&gt; are a Bratislava pairing who have already played dozens of nights together on UK garage and bass rhythms. LAVRA is a resident of the Temný Ost Block club, where she and PABLIK hold down the weekly Temný piatok and Temná sobota nights, and she is part of the Slovak UK bass crew HoreBass. 🎶 Their back-to-back set opens the Coca-Cola Studio Stage on all three festival days.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O44" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/llpavlikova/</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAVRA vs. PABLIK</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAVRA vs. PABLIK</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 15:00:00</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 17:00:00</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔊 &lt;strong&gt;LAVRA&lt;/strong&gt; a &lt;strong&gt;PABLIK&lt;/strong&gt; – bratislavská dvojica, ktorá si UK garage a bassové rytmy odohrala už na desiatkach spoločných nocí. LAVRA je rezidentkou klubu Temný Ost Block, kde spolu s PABLIKom drží týždenné Temné piatky a soboty, a patrí do slovenskej UK bass partie HoreBass. 🎶 Ich back-to-back set otvára Coca-Cola Studio Stage všetky tri festivalové dni.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔊 &lt;strong&gt;LAVRA&lt;/strong&gt; and &lt;strong&gt;PABLIK&lt;/strong&gt; are a Bratislava pairing who have already played dozens of nights together on UK garage and bass rhythms. LAVRA is a resident of the Temný Ost Block club, where she and PABLIK hold down the weekly Temný piatok and Temná sobota nights, and she is part of the Slovak UK bass crew HoreBass. 🎶 Their back-to-back set opens the Coca-Cola Studio Stage on all three festival days.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O45" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/llpavlikova/</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GABRIEL INSINI vs. ALEXEY</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GABRIEL INSINI vs. ALEXEY</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/GABRIEL-INSINI_vs_ALEXEI/CLEAN/1920x1080-GBRLINSN_AL.jpg</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 01:30:00</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 03:00:00</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;GABRIEL INSINI&lt;/strong&gt; – slovenský DJ a producent elektronickej hudby, ktorý svoju tvorbu stavia na energickom sounde a vášni pre elektronickú scénu. Ako producent prináša vlastnú hudobnú tvorbu a releasy. Medzi jeho novšie počiny patria tracky SECTOR a Basshrooms. 🔊&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ALEXEY&lt;/strong&gt; – slovenský DJ a milovník elektronickej hudby, ktorý si buduje svoj vlastný osobitý sound a hudobnú identitu. Vo svojich setoch sa zameriava na House Music, pričom jeho štýl prináša kombináciu hlbokých, energických a atmosférických momentov, ktoré vtiahnu publikum priamo do hudby. 🔊&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;GABRIEL INSINI&lt;/strong&gt; is a Slovak DJ and electronic music producer who builds his work on an energetic sound and a passion for the electronic scene. As a producer he puts out his own music and releases — recent ones include the tracks SECTOR and Basshrooms. 🔊&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ALEXEY&lt;/strong&gt; is a Slovak DJ and electronic music lover building his own distinctive sound and musical identity. His sets focus on House Music, and his style combines deep, energetic and atmospheric moments that pull the audience straight into the music. 🔊&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/gabrielinsini/</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q46" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fgabriel-insini&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WLAD;MYR vs. FOLLY</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WLAD;MYR vs. FOLLY</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/WLADMYR_vs_FOLLY/CLEAN/1920x1080-WLDMR_FLY.jpg</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 00:10:00</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 01:30:00</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌅 &lt;strong&gt;WLAD;MYR&lt;/strong&gt; – slovenský DJ a hudobný selektor pôsobiaci najmä na bratislavskej elektronickej scéne. Vo svojich setoch prepája Melodic House, Progressive a hlbšie, atmosférické či hypnotické polohy elektronickej hudby. Namiesto slepého nasledovania trendov stavia na emócii, silnej atmosfére a plynulom groove, ktorý necháva hudbu prirodzene plynúť. 🎶 Je súčasťou lokálnej klubovej a open-air scény a pravidelne sa objavuje na eventoch ako Afterglow, Flush, Travel Time či Melodica, ale aj na letných rooftop a day-party sessions. ✨&lt;/p&gt;&lt;p&gt;🔥 &lt;strong&gt;DJ FOLLY&lt;/strong&gt; – slovenský DJ, producent a organizátor elektronických hudobných eventov, ktorý patrí k výrazným menám klubovej a festivalovej scény na východnom Slovensku. Vo svojich setoch sa neviaže na jeden konkrétny žáner. Jeho sound stojí na elektronickej tanečnej hudbe, precíznom výbere trackov a postupnom budovaní atmosféry, ktorá vytvára plynulú hudobnú cestu pre celé publikum. 🎶 Okrem DJingu a produkcie stojí za hudobným labelom a event brandom NIGHTRIDE Music, pod ktorým prináša vlastnú tvorbu a podieľa sa na organizácii elektronických podujatí. 🚀&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌅 &lt;strong&gt;WLAD;MYR&lt;/strong&gt; is a Slovak DJ and music selector working mainly on the Bratislava electronic scene. His sets connect Melodic House, Progressive and the deeper, atmospheric or hypnotic sides of electronic music. Rather than blindly chasing trends he builds on emotion, a strong atmosphere and a flowing groove that lets the music move naturally. 🎶 He is part of the local club and open-air scene, appearing regularly at events such as Afterglow, Flush, Travel Time and Melodica, as well as summer rooftop and day-party sessions. ✨&lt;/p&gt;&lt;p&gt;🔥 &lt;strong&gt;DJ FOLLY&lt;/strong&gt; is a Slovak DJ, producer and electronic music event organiser, and one of the distinctive names of the club and festival scene in eastern Slovakia. His sets are not tied to any single genre. His sound rests on electronic dance music, a precise track selection and a gradual build of atmosphere that creates one flowing musical journey for the whole crowd. 🎶 Beyond DJing and producing, he is behind the NIGHTRIDE Music label and event brand, through which he releases his own work and helps organise electronic events. 🚀&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q47" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjfolly&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RAFAELL vs. TOBSHO</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RAFAELL vs. TOBSHO</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 20:15:00</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 21:45:00</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌿 &lt;strong&gt;RAFAELL&lt;/strong&gt; – bratislavský DJ a promotér, zakladateľ a rezident klubovej série MELODICA v Aldea Clube, ktorá je známa svojou džungľovou výpravou a mystickou atmosférou. Vo svojich setoch stavia na afro house, melodic house a progresívnych polohách. Na svoje eventy priviedol mená ako Jody Wisternoff či Dominik Gehringer. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;TOBSHO&lt;/strong&gt; – producent a DJ z Bratislavy, ktorý ide opačným smerom: drum &amp;amp; bass a UK garage. Za svojimi vydaniami – STEPS, TEAR THE PLACE DOWN, Be With You či HIGH – zverejňuje aj sériu &lt;em&gt;PROJECT BREAKDOWN&lt;/em&gt;, v ktorej ukazuje, ako každý track vznikal. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌿 &lt;strong&gt;RAFAELL&lt;/strong&gt; is a Bratislava DJ and promoter, founder and resident of the MELODICA club series at Aldea Club, known for its jungle staging and mystical atmosphere. His sets are built on afro house, melodic house and progressive shades. He has brought names such as Jody Wisternoff and Dominik Gehringer to his events. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;TOBSHO&lt;/strong&gt; is a producer and DJ from Bratislava heading the opposite way: drum &amp;amp; bass and UK garage. Alongside his releases — STEPS, TEAR THE PLACE DOWN, Be With You and HIGH — he publishes the &lt;em&gt;PROJECT BREAKDOWN&lt;/em&gt; series showing how each track was made. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/tobsho.wav/</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q48" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Ftobsho&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Y:I vs. FREDO</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Y:I vs. FREDO</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 19:00:00</t>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 20:15:00</t>
+        </is>
+      </c>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌙 &lt;strong&gt;Y:I&lt;/strong&gt; – slovenský DJ a rezident bratislavskej série MELODICA v Aldea Clube, kde hráva po boku mien ako Rafaell či Rones Ronn. Jeho sound sa drží melodic house, tech house a afro house polôh. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;FREDO&lt;/strong&gt; – druhá polovica tohto back-to-back setu na Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌙 &lt;strong&gt;Y:I&lt;/strong&gt; is a Slovak DJ and resident of the Bratislava MELODICA series at Aldea Club, where he plays alongside names such as Rafaell and Rones Ronn. His sound stays in melodic house, tech house and afro house territory. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;FREDO&lt;/strong&gt; is the other half of this back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KUBO KING vs. JLAX</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KUBO KING vs. JLAX</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 18:00:00</t>
+        </is>
+      </c>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 19:00:00</t>
+        </is>
+      </c>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🕺 &lt;strong&gt;KUBO KING&lt;/strong&gt; – bratislavský producent a DJ, ktorý čerpá zo starého funku a house klasík a pretavuje ich do deep a funky house. Okrem vlastného mena tvorí aj pod alias-mi Aamona a Red Meat Therapy; vydal EP &lt;em&gt;In Between&lt;/em&gt; na labeli Capadi Music a album &lt;em&gt;Sketches&lt;/em&gt; (2024). Svoj DJ set odohral aj v rádiu_FM. 🎶&lt;/p&gt;&lt;p&gt;⚡ &lt;strong&gt;JLAX&lt;/strong&gt; – dvadsaťjedenročný producent a DJ z Bratislavy, ktorý si v slovenskej drum &amp;amp; bass scéne buduje meno už šiesty rok. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🕺 &lt;strong&gt;KUBO KING&lt;/strong&gt; is a Bratislava producer and DJ who draws on old funk and house classics and turns them into deep and funky house. Beyond his own name he also works under the Aamona and Red Meat Therapy aliases; he released the &lt;em&gt;In Between&lt;/em&gt; EP on Capadi Music and the album &lt;em&gt;Sketches&lt;/em&gt; (2024), and played a DJ set on Rádio_FM. 🎶&lt;/p&gt;&lt;p&gt;⚡ &lt;strong&gt;JLAX&lt;/strong&gt; is a 21-year-old producer and DJ from Bratislava, six years into building his name on the Slovak drum &amp;amp; bass scene. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fkuboking&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOMYA vs. NDEFINED</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOMYA vs. NDEFINED</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 17:00:00</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 18:00:00</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎛️ &lt;strong&gt;DOMYA&lt;/strong&gt; – slovenská DJka, ktorej sety sa pohybujú medzi melodic house, technom a indie rytmami. Pravidelne hráva back-to-back s D.K.O. – od festivalovej stage IQOS Curious City cez Staromestské slávnosti v Žiline až po après-ski párty na Kubínskej holi. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;NDEFINED&lt;/strong&gt; – druhá polovica tohto back-to-back setu na Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎛️ &lt;strong&gt;DOMYA&lt;/strong&gt; is a Slovak DJ whose sets move between melodic house, techno and indie rhythms. She regularly plays back-to-back with D.K.O. — from the IQOS Curious City festival stage through Staromestské slávnosti in Žilina to après-ski parties on Kubínska hoľa. 🎶&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;NDEFINED&lt;/strong&gt; is the other half of this back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SWITCH 2 SMILE vs. MARTIN CEHELSKY</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SWITCH 2 SMILE vs. MARTIN CEHELSKY</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/SWITCH2SMILE_vs_MARTIN-CEHELSKY/CLEAN/1920x1080-SWTCH2SML_M.jpg</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 01:30:00</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 03:00:00</t>
+        </is>
+      </c>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;SWITCH2SMILE&lt;/strong&gt; – slovenský DJ a producent house music, žijúci v Dubaji, ktorý je oficiálny Pioneer DJ Artist. S hudbou začal experimentovať už ako 15-ročný, pričom na klubovej scéne pôsobí od roku 2002. Jeho kariéra je postavená na charakteristickej technike mixovania a schopnosti čítať energiu publika. 🌍 Pôsobí na medzinárodnej klubovej scéne so základňou na Slovensku a v Dubaji. Okrem vystupovania sa venuje aj vzdelávaniu novej generácie DJov a vedie DJ školy na Slovensku aj v Dubaji. 🔥&lt;/p&gt;&lt;p&gt;🎧 &lt;strong&gt;MARTIN CEHELSKY&lt;/strong&gt; – slovenský DJ a promotér, ktorý patrí k stáliciam domácej house music scény. Jeho hudobný rukopis sa pohybuje na pomedzí House, Deep House, Progressive House a Tech House, pričom v jeho setoch nechýba výrazný groove a cit pre správnu atmosféru. 🎶 Od roku 2012 pôsobí na klubovej scéne a v roku 2017 spoluzaložil projekt MyBeat, ktorý prináša elektronickú hudbu na netradičné miesta a podujatia. Počas svojej kariéry si zahral po boku domácich aj zahraničných mien a pravidelne sa objavuje na klubových, open-air a festivalových eventoch. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;SWITCH2SMILE&lt;/strong&gt; is a Slovak house music DJ and producer living in Dubai, and an official Pioneer DJ Artist. He started experimenting with music at 15 and has been on the club scene since 2002. His career is built on a signature mixing technique and the ability to read a crowd's energy. 🌍 He works the international club circuit from bases in Slovakia and Dubai. Beyond performing he also teaches the next generation of DJs, running DJ schools in both Slovakia and Dubai. 🔥&lt;/p&gt;&lt;p&gt;🎧 &lt;strong&gt;MARTIN CEHELSKY&lt;/strong&gt; is a Slovak DJ and promoter, and one of the constants of the domestic house music scene. His signature moves between House, Deep House, Progressive House and Tech House, with a pronounced groove and a feel for the right atmosphere. 🎶 He has been on the club scene since 2012 and in 2017 co-founded the MyBeat project, which brings electronic music to unconventional places and events. Over his career he has played alongside both Slovak and international names, and appears regularly at club, open-air and festival events. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.facebook.com/switch2smile</t>
+        </is>
+      </c>
+      <c r="O52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/switch2smile</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fswitch2smile&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOHNNY DE CITY vs. SVONCO</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOHNNY DE CITY vs. SVONCO</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/JOHNNY-DE-CITY_vs_SVONCO/CLEAN/1920x1080-JHNDCT_SVNC.jpg</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 00:10:00</t>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 01:30:00</t>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔥 &lt;strong&gt;JOHNNY DE CITY&lt;/strong&gt; – slovenský DJ a producent z Bratislavy, ktorý je známy najmä svojím originálnym prístupom k EDM, mashupom, editom a bootlegom. Za viac ako dekádu vytvoril stovky vlastných mashupov a editov, ktoré prináša aj v rámci obľúbenej série Mashup Avenue. Jeho tvorbu podporili mená ako Kryder, Dannic, Showtek, Matt Nash či Marnik a počas svojej kariéry si zahral po boku viacerých svetových EDM interpretov. 🎶 S projektom Mashup on the Go posúva mashupy aj do netradičných lokácií a prepája DJing s krátkym video obsahom. Jeho energické sety a jedinečný štýl si našli svoje miesto v kluboch, na festivaloch aj v online priestore. 🚀&lt;/p&gt;&lt;p&gt;🌀 &lt;strong&gt;SVONCO&lt;/strong&gt; – slovenský Techno DJ a producent, ktorý aktívne pôsobí na scéne od roku 2022. Rave kultúre sa venuje už od roku 2001 a od roku 2025 sa naplno venuje aj vlastnej hudobnej produkcii. Jeho sound je postavený na energickom a hypnotickom technu, ktoré vo svojich setoch a tvorbe prepája s výrazným groove a atmosférou. 🔊 V ankete Bassawards 2025 sa umiestnil na 25. mieste medzi Techno producentmi a na 32. mieste v kategórii Techno DJ. Jeho sety a aktuálnu tvorbu môžete sledovať online a na jeho vystúpeniach. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🔥 &lt;strong&gt;JOHNNY DE CITY&lt;/strong&gt; is a Slovak DJ and producer from Bratislava, best known for his original approach to EDM, mashups, edits and bootlegs. Over more than a decade he has created hundreds of his own mashups and edits, which he also presents in the much-loved Mashup Avenue series. His work has been supported by names such as Kryder, Dannic, Showtek, Matt Nash and Marnik, and over his career he has played alongside a number of world EDM acts. 🎶 With the Mashup on the Go project he takes mashups into unconventional locations, connecting DJing with short-form video content. His energetic sets and distinctive style have found their place in clubs, at festivals and online. 🚀&lt;/p&gt;&lt;p&gt;🌀 &lt;strong&gt;SVONCO&lt;/strong&gt; is a Slovak Techno DJ and producer, active on the scene since 2022. He has been part of rave culture since 2001 and has been fully devoted to his own music production since 2025. His sound is built on energetic, hypnotic techno, which he combines in his sets and productions with a pronounced groove and atmosphere. 🔊 In the Bassawards 2025 poll he placed 25th among Techno producers and 32nd in the Techno DJ category. You can follow his sets and current work online and at his shows. 🔥&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.facebook.com/JohnnydeCity</t>
+        </is>
+      </c>
+      <c r="O53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/johnnydecity</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q53" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fjohnny-de-city&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AHOJ NICOL vs. PHOBIQ</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AHOJ NICOL vs. PHOBIQ</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 20:15:00</t>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 21:45:00</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;AHOJ NICOL&lt;/strong&gt; a &lt;strong&gt;PHOBIQ&lt;/strong&gt; sa na Coca-Cola Studio Stage predstavia v spoločnom back-to-back sete.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;AHOJ NICOL&lt;/strong&gt; and &lt;strong&gt;PHOBIQ&lt;/strong&gt; play a joint back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAY PE vs. KIRAAN</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAY PE vs. KIRAAN</t>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 19:00:00</t>
+        </is>
+      </c>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 20:15:00</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;JAY PE&lt;/strong&gt; a &lt;strong&gt;KIRAAN&lt;/strong&gt; sa na Coca-Cola Studio Stage predstavia v spoločnom back-to-back sete.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;JAY PE&lt;/strong&gt; and &lt;strong&gt;KIRAAN&lt;/strong&gt; play a joint back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KNNY vs. PRISTAGE</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KNNY vs. PRISTAGE</t>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 18:00:00</t>
+        </is>
+      </c>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 19:00:00</t>
+        </is>
+      </c>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;KNNY&lt;/strong&gt; a &lt;strong&gt;PRISTAGE&lt;/strong&gt; sa na Coca-Cola Studio Stage predstavia v spoločnom back-to-back sete.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🎧 &lt;strong&gt;KNNY&lt;/strong&gt; and &lt;strong&gt;PRISTAGE&lt;/strong&gt; play a joint back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BOSY vs. KARMA</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BOSY vs. KARMA</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/COKESTUDIO-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 17:00:00</t>
+        </is>
+      </c>
+      <c r="J57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 18:00:00</t>
+        </is>
+      </c>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌄 &lt;strong&gt;BOSY&lt;/strong&gt; – DJ, producent a promotér zo Žiliny, zakladateľ značky Melodic Events. Jeho sound stojí na melodickom a big-room technu, na vlastných open-air eventoch ako &lt;em&gt;Melodic Golden Hour&lt;/em&gt; na Straníku sa ale posúva aj do emotívnejších house polôh. Zahral si v bratislavských kluboch Aldea a Radosť. 🔥&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;KARMA&lt;/strong&gt; – druhá polovica tohto back-to-back setu na Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;🌄 &lt;strong&gt;BOSY&lt;/strong&gt; is a DJ, producer and promoter from Žilina, founder of the Melodic Events brand. His sound rests on melodic and big-room techno, though at his own open-air events such as &lt;em&gt;Melodic Golden Hour&lt;/em&gt; on Straník he moves into more emotive house territory too. He has played the Bratislava clubs Aldea and Radosť. 🔥&lt;/p&gt;&lt;p&gt;🔊 &lt;strong&gt;KARMA&lt;/strong&gt; is the other half of this back-to-back set on the Coca-Cola Studio Stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/dj__bosy/</t>
+        </is>
+      </c>
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q57" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjbosy&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SIEBEN B2B MSG</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SIEBEN B2B MSG</t>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 17:00:00</t>
+        </is>
+      </c>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 19:00:00</t>
+        </is>
+      </c>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SIEBEN&lt;/strong&gt; je DJ pôsobiaci v Bratislave, kde zároveň odštartoval svoju DJskú kariéru. Je známy svojou schopnosťou rozhýbať ľudí prostredníctvom silného a starostlivo vybraného deep drum &amp;amp; bassového zvuku. Jeho sety sú postavené na pulze, energii a selekcii orientovanej na parket.&lt;/p&gt;&lt;p&gt;Od roku 2024 je pravidelným účinkujúcim na podujatiach Pulsation, kde sa delí o line-upy s najuznávanejšími drum &amp;amp; bassovými interpretmi. Okrem klubových a festivalových vystúpení je aktívny aj v barovej scéne v centre Bratislavy — v podnikoch ako Ost-Block, Bohéma či Alchymista spolu s partiou mladých DJov presadzujú deep drum &amp;amp; bass ako lounge hudbu.&lt;/p&gt;&lt;p&gt;Medzi vrcholy jeho kariéry patria vystúpenia na Pulsation v A4 Studiu po boku mien ako Sub Focus, Dimension, Wilkinson či Andromedik, DNB Challenge na festivale Grape, turné s Venjentom naprieč tromi českými mestami aj Pulsation boat party na Vltave v Prahe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SIEBEN&lt;/strong&gt; is a DJ based in Bratislava, where he also launched his DJ career. He is known for his ability to get people moving through a strong, carefully selected deep drum &amp;amp; bass sound — his sets are built around pulse, energy and dancefloor-focused selections.&lt;/p&gt;&lt;p&gt;Since 2024 he has been a regular at Pulsation events, sharing line-ups with some of the most established drum &amp;amp; bass artists. Alongside club and festival shows he is active in the Bratislava city centre bar scene, playing venues such as Ost-Block, Bohéma and Alchymista, where he and a crew of young DJs push deep drum &amp;amp; bass as lounge music.&lt;/p&gt;&lt;p&gt;Career highlights include Pulsation at A4 Studio alongside Sub Focus, Dimension, Wilkinson and Andromedik, the DNB Challenge at Grape Festival, the Venjent tour across three Czech cities, and the Pulsation boat party on the Vltava in Prague.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/sebossieben</t>
+        </is>
+      </c>
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q58" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fsiebendnb&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HUMLA</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HUMLA</t>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 19:00:00</t>
+        </is>
+      </c>
+      <c r="J59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 20:00:00</t>
+        </is>
+      </c>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;HUMLA&lt;/strong&gt; je DJ a producent z kolektívu &lt;strong&gt;58G&lt;/strong&gt;. Vo svojich setoch sa aktuálne sústredí najmä na UK garage, speed garage a house, ktoré občas dopĺňa grimom.&lt;/p&gt;&lt;p&gt;Jeho selekcia vychádza zo súčasného britského klubového zvuku.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;HUMLA&lt;/strong&gt; is a DJ and producer from the &lt;strong&gt;58G&lt;/strong&gt; crew. His sets currently focus on UK garage, speed garage and house, occasionally topped up with grime.&lt;/p&gt;&lt;p&gt;His selection draws on the contemporary UK club sound.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/humla58</t>
+        </is>
+      </c>
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q59" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fhumla58&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jimmy Pé</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jimmy Pé</t>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 20:00:00</t>
+        </is>
+      </c>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-07 21:00:00</t>
+        </is>
+      </c>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Jimmy Pé&lt;/strong&gt; je slovenský producent a DJ, ktorý sám seba opisuje ako „broken beat explorer“ – jeho strihaná elektronika stojí na zlomených rytmoch a charakteristických skokoch medzi melanchóliou a eufóriou.&lt;/p&gt;&lt;p&gt;Získal Radio_Head Award za najlepší elektronický album a objavil sa v slovenskom rebríčku Forbes 30 pod 30. Za sebou má albumy &lt;em&gt;Insomnia&lt;/em&gt; a &lt;em&gt;Fake Fantasy&lt;/em&gt;, soundtrack k filmu &lt;em&gt;Lóve 2&lt;/em&gt; aj sety na festivaloch ako Colours of Ostrava či Outlook.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Jimmy Pé&lt;/strong&gt; is a Slovak producer and DJ who calls himself a “broken beat explorer” — his cut-up electronica is built on broken rhythms and characteristic leaps between melancholy and euphoria.&lt;/p&gt;&lt;p&gt;He has won a Radio_Head Award for best electronic album and was named in Forbes 30 under 30 Slovakia. His catalogue includes the albums &lt;em&gt;Insomnia&lt;/em&gt; and &lt;em&gt;Fake Fantasy&lt;/em&gt;, the soundtrack to the film &lt;em&gt;Lóve 2&lt;/em&gt;, and sets at festivals such as Colours of Ostrava and Outlook.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q60" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fjimmy-pe&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Laci Strike Countdown</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Laci Strike Countdown</t>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 00:10:00</t>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 01:15:00</t>
+        </is>
+      </c>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COUNTDOWN&lt;/strong&gt; je video DJ show &lt;strong&gt;Laciho Strika&lt;/strong&gt;, ktorá vás prevedie najväčšími festivalovými hitmi od roku 1980 až po súčasnosť. Čaká vás hudobná cesta naprieč desaťročiami plná skladieb, ktoré definovali festivalové leto aj celé generácie.&lt;/p&gt;&lt;p&gt;Spoločne si pripomeniete množstvo interpretov a interpretiek, ktorí počas rokov vystúpili na festivaloch, ich najväčšie hity, ale aj ikonické popové skladby, ktoré sa navždy zapísali do hudobnej histórie. Vizuály, videoklipy, moderovanie Laciho Strika a tanečníci &lt;strong&gt;Street Dance Academy&lt;/strong&gt; vytvoria jedinečnú audiovizuálnu oslavu.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COUNTDOWN&lt;/strong&gt; is the video DJ show of &lt;strong&gt;Laci Strike&lt;/strong&gt;, taking you through the biggest festival hits from 1980 to the present day — a journey across the decades made of the tracks that defined festival summers and entire generations.&lt;/p&gt;&lt;p&gt;Along the way you will revisit the artists who have played festivals over the years, their biggest hits, and the iconic pop songs written into music history for good. Visuals, music videos, Laci Strike hosting the show and the dancers of &lt;strong&gt;Street Dance Academy&lt;/strong&gt; turn it into a one-off audiovisual celebration.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.facebook.com/LaciStrikeSDA/</t>
+        </is>
+      </c>
+      <c r="O61" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/laci_strike/</t>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">C:RCLE B2B SUBRAIN</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">C:RCLE B2B SUBRAIN</t>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 01:30:00</t>
+        </is>
+      </c>
+      <c r="J62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 03:00:00</t>
+        </is>
+      </c>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SUBRAIN&lt;/strong&gt; so sebou prináša rýchly mix, žánrové kombinácie a fresh sound. Štyri decky sú v jeho prípade minimum a pod jeho taktovkou zaručujú kvalitný rave.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;C:RCLE&lt;/strong&gt; a &lt;strong&gt;SUBRAIN&lt;/strong&gt; sú dve mená slovenskej drum &amp;amp; bass scény, ktoré sa pravidelne stretávajú na bratislavských klubových line-upoch. Na IQOS Curious City stage uzatvárajú piatkovú noc poldruhahodinovým b2b setom.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SUBRAIN&lt;/strong&gt; brings fast mixing, genre crossovers and a fresh sound. Four decks are the minimum in his case, and in his hands they guarantee a proper rave.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;C:RCLE&lt;/strong&gt; and &lt;strong&gt;SUBRAIN&lt;/strong&gt; are two names from the Slovak drum &amp;amp; bass scene who keep meeting on Bratislava club line-ups. On the IQOS Curious City stage they close the Friday night with a 90-minute back-to-back set.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.facebook.com/subraindnb/</t>
+        </is>
+      </c>
+      <c r="O62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/circlednb/</t>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q62" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fcircle_dnb&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MATEY B2B CENATT</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MATEY B2B CENATT</t>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 18:00:00</t>
+        </is>
+      </c>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 19:15:00</t>
+        </is>
+      </c>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MATEY&lt;/strong&gt; a &lt;strong&gt;CENATT&lt;/strong&gt; sú dvaja zo štyroch členov &lt;strong&gt;Insomnia Sound&lt;/strong&gt;, ktorých selekcia stojí najmä na špecifickom UK sounde kombinovanom s rapom, prepojenom remeslom DJingu, ktoré hrdo reprezentujú.&lt;/p&gt;&lt;p&gt;Stoja za projektami ako Insomnia Night či Ripple Effect a zároveň sa starajú o Insomnia Studio, v ktorom poskytujú priestor na tvorbu upcoming artistom.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Matey&lt;/strong&gt; funguje ako DJ a producent — na konte má remixy pre mená ako Samey, Ego či Calin a ako koncertný DJ sprevádza na pódiách Sameyho, Zaya, Similivinlifea a Karla. &lt;strong&gt;DJ Cenatt&lt;/strong&gt; pôsobí ako koncertný DJ pre 13k.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MATEY&lt;/strong&gt; and &lt;strong&gt;CENATT&lt;/strong&gt; are two of the four members of &lt;strong&gt;Insomnia Sound&lt;/strong&gt;, a crew whose selection is built on a distinctive UK sound combined with rap, tied together by the craft of DJing they proudly represent.&lt;/p&gt;&lt;p&gt;They are behind projects such as Insomnia Night and Ripple Effect, and they run Insomnia Studio, a space for upcoming artists to create.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Matey&lt;/strong&gt; works as a DJ and producer — with remixes for the likes of Samey, Ego and Calin, and touring as the live DJ for Samey, Zayo, Similivinlife and Karlo. &lt;strong&gt;DJ Cenatt&lt;/strong&gt; is the live DJ for 13k.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O63" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/insomniasound/</t>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dalyb</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dalyb</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 20:30:00</t>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 21:30:00</t>
+        </is>
+      </c>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Dalyb&lt;/strong&gt; je košický rodák, ktorý zásadne prepísal pravidlá česko-slovenskej rapovej scény. Od prvých ikonických beatov pre HAHA Crew a legendárny album &lt;em&gt;Vlna&lt;/em&gt; až po svetové produkcie pre mená ako 6ix9ine, Yzomandias či kompletnú domácu špičku.&lt;/p&gt;&lt;p&gt;Dalyb je synonymom pre neustálu zvukovú evolúciu. Ako producent, raper aj vizuálny vizionár posúva hranice — od prelomového sóla &lt;em&gt;TEEN(R)AGE&lt;/em&gt; cez &lt;em&gt;bíbí&lt;/em&gt; až po futuristický album &lt;em&gt;AUX&lt;/em&gt;. Jeho svet však nekončí pri hudbe: s rovnakou vášňou, s akou skladá beaty, redefinuje pouličnú módu a estetiku celej jednej generácie.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Dalyb&lt;/strong&gt; is a Košice native who fundamentally rewrote the rules of the Czech-Slovak rap scene — from his first iconic beats for HAHA Crew and the legendary album &lt;em&gt;Vlna&lt;/em&gt; to international productions for names like 6ix9ine, Yzomandias and the entire domestic top tier.&lt;/p&gt;&lt;p&gt;Dalyb is a byword for constant sonic evolution. As a producer, rapper and visual visionary he keeps pushing the boundaries — from the breakthrough solo record &lt;em&gt;TEEN(R)AGE&lt;/em&gt; through &lt;em&gt;bíbí&lt;/em&gt; to the futuristic album &lt;em&gt;AUX&lt;/em&gt;. His world does not stop at music: with the same passion he puts into beats, he is redefining street fashion and the aesthetics of an entire generation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q64" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdalyb&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gleb</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gleb</t>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 00:00:00</t>
+        </is>
+      </c>
+      <c r="J65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 01:00:00</t>
+        </is>
+      </c>
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Gleb&lt;/strong&gt; sa na scéne etabloval jedinečným štýlom, energiou, autenticitou textov a originálnym zvukom. Na konte má šesť štúdiových albumov a tri sošky Rádiohlava.&lt;/p&gt;&lt;p&gt;V jeho tvorbe vidieť jasný vývoj — od surového, takmer undergroundového rapu z panelákových štvrtí až po profesionálnu produkciu so silným zvukom. Jeho hudba spája klubovú elektroniku s rapom, od grimu cez drum &amp;amp; bass po glitch hop, s výrazným vplyvom britskej scény.&lt;/p&gt;&lt;p&gt;Albumom &lt;em&gt;Gauč Storytelling&lt;/em&gt; získal Radio_head Awards 2019 za album roka aj nahrávku roka v kategórii hip hop/rap/R&amp;amp;B. Naposledy vydal šiesty album &lt;em&gt;PODOKNAMI&lt;/em&gt;, na ktorom hosťuje aj Samey, a potvrdil ním svoje miesto na vrchole slovenskej rapovej scény.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Gleb&lt;/strong&gt; established himself on the scene through a distinctive style, energy, authentic lyrics and an original sound. He has six studio albums and three Rádiohlava trophies to his name.&lt;/p&gt;&lt;p&gt;His work shows a clear arc — from raw, near-underground rap out of the housing estates to polished production with a powerful sound. His music joins club electronica to rap, from grime through drum &amp;amp; bass to glitch hop, with a strong British influence.&lt;/p&gt;&lt;p&gt;His album &lt;em&gt;Gauč Storytelling&lt;/em&gt; won the Radio_head Awards 2019 for both album and recording of the year in the hip hop/rap/R&amp;amp;B category. His most recent release, the sixth album &lt;em&gt;PODOKNAMI&lt;/em&gt; featuring Samey, confirmed his place at the top of the Slovak rap scene.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rudeboys Radio</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rudeboys Radio</t>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 01:00:00</t>
+        </is>
+      </c>
+      <c r="J66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 02:30:00</t>
+        </is>
+      </c>
+      <c r="K66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;RudeBoys Radio&lt;/strong&gt; je energické DJ trio zo Slovenska, ktoré tvoria &lt;strong&gt;iamspxnkey&lt;/strong&gt;, &lt;strong&gt;Romski&lt;/strong&gt; a &lt;strong&gt;Otec Mirec&lt;/strong&gt;. Ich hudobný vkus formovalo tanečné zázemie, rap, americká popkultúra a vplyv hnutia Soulection. Vo svojich setoch prirodzene prepájajú hip-hop, house, UK garage, afrobeats a originálne edity známych skladieb.&lt;/p&gt;&lt;p&gt;Ich párty sa stali legendárnymi vďaka jedinečnej kombinácii energie, tanca a nečakaného mixu žánrov. Odohrali najväčšie slovenské podujatia — od hlavných pódií festivalov Grape a Pohoda cez blockparty Grossblock, kde s nimi tancovalo 1 500 ľudí, až po pražské SaSaZu. V roku 2023 boli nominovaní na cenu Esquire Man v kategórii umenie.&lt;/p&gt;&lt;p&gt;Každý mesiac hostia vlastnú rezidenčnú párty v klube Šafko v srdci Bratislavy, kde prinášajú nové koncepty a ukazujú, že clubbing a hudba sú zážitok.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;RudeBoys Radio&lt;/strong&gt; is a high-energy DJ trio from Slovakia made up of &lt;strong&gt;iamspxnkey&lt;/strong&gt;, &lt;strong&gt;Romski&lt;/strong&gt; and &lt;strong&gt;Otec Mirec&lt;/strong&gt;. Their taste was shaped by a dancing background, rap, American pop culture and the Soulection movement, and their sets blend hip-hop, house, UK garage, afrobeats and their own edits.&lt;/p&gt;&lt;p&gt;Their parties became legendary for the combination of energy, dancing and unexpected genre crossovers. They have played the biggest Slovak events — from the main stages of Grape and Pohoda festivals through the Grossblock block party, where 1,500 people danced with them, to Prague&amp;rsquo;s SaSaZu. In 2023 they were nominated for an Esquire Man award in the art category.&lt;/p&gt;&lt;p&gt;Every month they run their residency at Šafko club in the heart of Bratislava, bringing new concepts and showing that clubbing and music are an experience.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/rudeboys.radio/</t>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q66" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Frudeboys-radio&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ShoutOut2Niki</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ShoutOut2Niki</t>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 17:00:00</t>
+        </is>
+      </c>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 19:00:00</t>
+        </is>
+      </c>
+      <c r="K67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;ShoutOut2Niki&lt;/strong&gt; je energické dievčenské DJ duo z Bratislavy, známe svojimi vysoko energickými setmi, v ktorých spája hard trance, trance, eurodance a techno.&lt;/p&gt;&lt;p&gt;V roku 2023 vyhralo súťaž Beats For Love DJ contest, čo bol veľký míľnik v ich ceste. Na každý parket prinášajú čistú rave energiu a nostalgickú eufóriu. Odohrali sety v niekoľkých domácich kluboch a naďalej budujú svoju pozíciu na pódiu aj online — cez Instagram, TikTok, YouTube a SoundCloud zdieľajú svoje sety a energiu s rastúcou komunitou fanúšikov tanečnej hudby.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;ShoutOut2Niki&lt;/strong&gt; is an electrifying female DJ duo from Bratislava, known for high-energy sets that fuse hard trance, trance, eurodance and techno.&lt;/p&gt;&lt;p&gt;They won the Beats For Love DJ contest in 2023, a big milestone in their journey, and bring pure rave energy and nostalgic euphoria to every dancefloor they play. They have performed in a number of local clubs and keep building their presence both on stage and online, sharing their sets and energy through Instagram, TikTok, YouTube and SoundCloud with a growing community of dance music lovers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/shoutout2niki_dj</t>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q67" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fshoutout2niki&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COBY B2B MISODURICA</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COBY B2B MISODURICA</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 20:15:00</t>
+        </is>
+      </c>
+      <c r="J68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 21:15:00</t>
+        </is>
+      </c>
+      <c r="K68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COBY&lt;/strong&gt; je jedným zo štvorice rezidentov bratislavského kolektívu &lt;strong&gt;Insomnia Sound&lt;/strong&gt; (spolu s Mateyom, Cenattom a Playboitranim). Okrem vlastného UKG a drum &amp;amp; bass výberu má na starosti booking, stavanie pódií aj techniku – a kolektív s ním priniesol prvý DJ set do Slovenskej národnej galérie.&lt;/p&gt;&lt;p&gt;Na IQOS Curious City stage hrá b2b set s &lt;strong&gt;MISODURICOM&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COBY&lt;/strong&gt; is one of the four residents of the Bratislava collective &lt;strong&gt;Insomnia Sound&lt;/strong&gt; (alongside Matey, Cenatt and Playboitrani). Beyond his own UKG and drum &amp;amp; bass selection he handles booking, builds the stages and sets up the gear — and the collective brought the Slovak National Gallery its first ever DJ set.&lt;/p&gt;&lt;p&gt;On the IQOS Curious City stage he plays back-to-back with &lt;strong&gt;MISODURICA&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O68" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/insomniasound/</t>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DJ DKO</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DJ DKO</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 21:15:00</t>
+        </is>
+      </c>
+      <c r="J69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-09 22:15:00</t>
+        </is>
+      </c>
+      <c r="K69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;D.K.O&lt;/strong&gt; je 28-ročný producent a DJ z Bratislavy. Počas piatich rokov aktívnej kariéry dosiahol pozoruhodné míľniky — jeho skladby podporili mená ako ANYMA, SOLOMUN, MEDUZA, Max Styler, Dany Avilla, DONT BLINK či Loud Luxury a jedna zaznela aj v Afterlife sete OLYMPE v mexickom Tulume.&lt;/p&gt;&lt;p&gt;Ako DJ supportoval globálne ikony ako James Hype, MEDUZA, Lilly Palmer, GENESI, KREAM, ACRAZE, Joris Voorn, Martin Solveig, Riva Starr či AVAION a vystúpil na bratislavskej zastávke ULTRA SPLIT. Je súčasťou domáceho labelu MYBEAT, ktorý stojí za ikonickými house plavbami po Dunaji, aj globálnej platformy Loudlife.eu.&lt;/p&gt;&lt;p&gt;V roku 2023 vyhral česko-slovenskú súťaž DJ NO.1 v spolupráci s TV Óčko a vďaka nej odohral sety na Ibize v podnikoch ako Hard Rock Hotel, ITACA či VYBE. V roku 2025 bol v ankete Bass Awards CZ/SK zvolený za najpopulárnejšieho house producenta a v kategórii DJ obsadil druhý rok po sebe 2. miesto.&lt;/p&gt;&lt;p&gt;Jeho zvuk je fúziou groovy tech housu, indie dance a dotykov techna — výrazný rukopis, ktorý sa tiahne celými jeho setmi.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;D.K.O&lt;/strong&gt; is a 28-year-old producer and DJ hailing from Bratislava. Over five active years he has hit remarkable milestones — his tracks have been supported by ANYMA, SOLOMUN, MEDUZA, Max Styler, Dany Avilla, DONT BLINK and Loud Luxury, and one featured in OLYMPE&amp;rsquo;s Afterlife set in Tulum, Mexico.&lt;/p&gt;&lt;p&gt;As a DJ he has supported global icons including James Hype, MEDUZA, Lilly Palmer, GENESI, KREAM, ACRAZE, Joris Voorn, Martin Solveig, Riva Starr and AVAION, and performed at the ULTRA SPLIT stop in Bratislava. He is an integral part of the local label MYBEAT, known for its iconic house cruises on the Danube, and of the global platform Loudlife.eu.&lt;/p&gt;&lt;p&gt;In 2023 he won the Czech-Slovak DJ NO.1 competition with TV Óčko, earning a run of Ibiza shows at venues such as Hard Rock Hotel, ITACA and VYBE. In 2025 he was voted the most popular house producer in the Bass Awards CZ/SK poll and placed 2nd in the DJ category for the second year running.&lt;/p&gt;&lt;p&gt;His sound is a fusion of groovy tech house, indie dance and touches of techno — a distinctive signature that runs through all his sets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.facebook.com/DKOmusicc/</t>
+        </is>
+      </c>
+      <c r="O69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/dko_music/</t>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q69" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdj-d-k-o&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EM G B2B Adam Lavier</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EM G B2B Adam Lavier</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 00:00:00</t>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 01:30:00</t>
+        </is>
+      </c>
+      <c r="K70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;EM G&lt;/strong&gt; začala s technom v kluboch pred viac ako šiestimi rokmi. Od roku 2021 buduje vlastný koncept eventov &lt;strong&gt;Techno Rave&lt;/strong&gt;, ktorý zo Zlatých Moraviec dostala do viacerých slovenských klubov, a pod tou istou značkou organizuje aj eventy &lt;strong&gt;Egalité&lt;/strong&gt;, ktorých myšlienkou je umožniť ľuďom zažiť rave zadarmo.&lt;/p&gt;&lt;p&gt;V ankete Bass Awards obsadila v roku 2023 prvé miesto medzi slovenskými DJkami. Supportovala mená ako SLVL, Omaks, Caravel, H! Dude, Nusha či Denis Dekay. Obľubuje rýchlejšie tempo (150–160 BPM), hard techno a schranz, v roku 2025 naskočila na vlnu hard trance, hard dance a bounce.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Adam Lavier&lt;/strong&gt; je 23-ročný technový DJ a producent, ktorý sa presadil na niekoľkých prestížnych labeloch — skladba &lt;em&gt;Dark Future&lt;/em&gt; vyšla na Acid Mind Recordings, &lt;em&gt;Aligator&lt;/em&gt; na talianskom Autektone, kde spolupracoval na EP s renomovaným T78.&lt;/p&gt;&lt;p&gt;Je rezidentom festivalu Tech Essence, predstavil svoj guest mix na londýnskom Data Transmission a hral v Ministry of Fun, klube na 59. mieste rebríčka DJ MAG. Počas kariéry supportoval mená ako Dyen, Caravel, Lilly Palmer, H! Dude či Marco Leckbert.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;EM G&lt;/strong&gt; started playing techno in clubs more than six years ago. Since 2021 she has been building her own event concept, &lt;strong&gt;Techno Rave&lt;/strong&gt;, which she took from her home town of Zlaté Moravce into clubs across Slovakia, and under the same banner she runs &lt;strong&gt;Egalité&lt;/strong&gt; events built on the idea of letting people experience a rave for free.&lt;/p&gt;&lt;p&gt;In the 2023 Bass Awards poll she placed first among Slovak female DJs. She has supported names such as SLVL, Omaks, Caravel, H! Dude, Nusha and Denis Dekay. She favours faster tempos (150–160 BPM), hard techno and schranz, and in 2025 moved into hard trance, hard dance and bounce.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Adam Lavier&lt;/strong&gt; is a 23-year-old techno DJ and producer who has gained recognition on several prestigious labels — his track &lt;em&gt;Dark Future&lt;/em&gt; came out on Acid Mind Recordings, while &lt;em&gt;Aligator&lt;/em&gt; was released on the Italian label Autektone, where he collaborated on an EP with the renowned T78.&lt;/p&gt;&lt;p&gt;He is a resident of the Tech Essence festival, presented a guest mix on London&amp;rsquo;s Data Transmission, and has played Ministry of Fun, ranked #59 in the DJ MAG club poll. Over his career he has supported Dyen, Caravel, Lilly Palmer, H! Dude and Marco Leckbert, among others.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.instagram.com/emg_djane/</t>
+        </is>
+      </c>
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q70" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fbookingadamlavier&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="B71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IQOS Curious City stage</t>
+        </is>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mvtthew B2B DAJANA</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mvtthew B2B DAJANA</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 01:30:00</t>
+        </is>
+      </c>
+      <c r="J71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-10 03:00:00</t>
+        </is>
+      </c>
+      <c r="K71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Ich spoločná vášeň pre techno prerástla do partnerskej aj hudobnej spolupráce. &lt;strong&gt;Mvtthew&lt;/strong&gt; a &lt;strong&gt;Dajana&lt;/strong&gt; tvoria etablované hard techno duo, ktoré si výborne rozumie nielen za DJ pultom, ale aj mimo neho.&lt;/p&gt;&lt;p&gt;Spolu hrávajú už viac než rok a počas tohto obdobia odohrali sety v popredných kluboch ako Ministry of Fun, Aldea Club či Radosť. Za zmienku stoja aj ich energické closing sety po menách ako Novah a KLOUD. Nedeľnú noc na IQOS Curious City stage uzatvárajú poldruhahodinovým b2b setom.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Their shared passion for techno grew into both a relationship and a musical partnership. &lt;strong&gt;Mvtthew&lt;/strong&gt; and &lt;strong&gt;Dajana&lt;/strong&gt; are an established hard techno duo who understand each other as well off the decks as behind them.&lt;/p&gt;&lt;p&gt;They have been playing together for over a year, with sets at leading clubs including Ministry of Fun, Aldea Club and Radosť, plus high-energy closing sets after names like Novah and KLOUD. They close the Sunday night on the IQOS Curious City stage with a 90-minute back-to-back set.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q71" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjmvtthewsk&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WØLF</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WØLF</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/wolf/CLEAN/1920x1080-WOLF.jpg</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 17:00:00</t>
+        </is>
+      </c>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 18:00:00</t>
+        </is>
+      </c>
+      <c r="K72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Niektorí DJ-i si svoj hudobný smer nájdu hneď na začiatku. WØLF ho hľadal viac ako dvadsať rokov.&lt;/p&gt;&lt;p&gt;Od roku 2001 prešiel množstvom elektronických žánrov – od energického techna cez house až po komerčnejšie štýly. Každé vystúpenie, každá krajina a každý hudobný zážitok ho však privádzali bližšie k tomu, čo dnes považuje za svoj skutočný domov – organic house.&lt;/p&gt;&lt;p&gt;Počas rokov 2013 až 2015 vystupoval po celom svete pod projektom PHNTM, s ktorým odohral sety na Ultra Music Festival v Miami aj Chorvátsku, ale vystúpil aj v Japonsku, Mexiku a na ďalších svetových pódiách.&lt;/p&gt;&lt;p&gt;Pre WØLFa nie je organic house len hudobný žáner. Je to priestor, v ktorom sa stretávajú emócie, melódie a energia spôsobom, aký v hudbe dovtedy nezažil. Jeho sety nie sú postavené na okamžitých hitoch, ale na postupnom budovaní atmosféry, ktorá dokáže poslucháča preniesť do úplne iného sveta.&lt;/p&gt;&lt;p&gt;Inšpirovaný umelcami ako Sébastien Léger či Roy Rosenfeld prinesie na LOVESTREAM Festival emotívnu cestu plnú organických melódií, hypnotických grooveov a hudby, ktorá sa viac cíti srdcom než počúva ušami.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Some DJs find their musical direction right from the start. WØLF spent more than twenty years searching for his.&lt;/p&gt;&lt;p&gt;Since 2001, he has explored a wide range of electronic genres – from energetic techno to house to more commercial styles. However, every performance, every country, and every musical experience brought him closer to what he now considers his true home – organic house.&lt;/p&gt;&lt;p&gt;From 2013 to 2015, he performed around the world under the PHNTM project, playing sets at the Ultra Music Festival in Miami and Croatia, as well as in Japan, Mexico, and on other stages around the globe.&lt;/p&gt;&lt;p&gt;For WØLF, organic house is more than just a musical genre. It’s a space where emotions, melodies, and energy converge in a way he had never experienced in music before. His sets aren’t built on instant hits, but on gradually building an atmosphere that can transport the listener to a completely different world.&lt;/p&gt;&lt;p&gt;Inspired by artists such as Sébastien Léger and Roy Rosenfeld, he will bring an emotional journey to the LOVESTREAM Festival, filled with organic melodies, hypnotic grooves, and music that is felt with the heart more than heard with the ears.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjwolf97&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="80" customWidth="1"/>
     <col min="4" max="4" width="40" customWidth="1"/>
     <col min="5" max="5" width="80" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Icon</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TitleSK</t>
         </is>
       </c>
@@ -3099,798 +6794,987 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TitleEN</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TextEN</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kedy sa koná LOVESTREAM Festival 2026?</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOVESTREAM festival potrvá od 7. do 9. augusta 2026.</t>
+          <t xml:space="preserve">&lt;p&gt;LOVESTREAM festival potrvá od 7. do 9. augusta 2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">When does LOVESTREAM Festival 2026 take place?</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOVESTREAM festival will last from August 7 to 9, 2026.</t>
+          <t xml:space="preserve">&lt;p&gt;LOVESTREAM festival will last from August 7 to 9, 2026.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kde sa koná LOVESTREAM Festival 2026?</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Staré letisko Vajnory, Bratislava.</t>
+          <t xml:space="preserve">&lt;p&gt;Staré letisko Vajnory, Bratislava.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Where does LOVESTREAM Festival 2026 take place?</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Old Airport Vajnory, Bratislava.</t>
+          <t xml:space="preserve">&lt;p&gt;Old Airport Vajnory, Bratislava.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kedy otvárame brány?</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brány festivalu sa otvárajú v piatok 7. augusta od 12:00. Areál je otvorený do 03:00 nasledujúceho dňa.</t>
+          <t xml:space="preserve">&lt;p&gt;Brány festivalu sa otvárajú v piatok 7. augusta od 13:00. Areál je otvorený do 03:00 nasledujúceho dňa.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">When do we open the gates?</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">The festival gates open on Friday, August 7 at 12:00. The area is open until 03:00 the following day.</t>
+          <t xml:space="preserve">&lt;p&gt;The festival gates open on Friday, August 7 at 13:00. The area is open until 03:00 the following day.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Čo ma čaká pri vstupe do areálu festivalu?</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pri vstupe do areálu budú všetci návštevníci podrobení bezpečnostnej kontrole. Všetci návštevníci dostanú po preukázaní platnej vstupenky pri príchode na festival festivalový náramok s QR kódom. Pre umožnenie vstupu a zotrvanie v areáli festivalu je návštevník povinný mať náramok po celý čas trvania festivalu na ruke. S týmto náramkom môže návštevník kedykoľvek vchádzať a vychádzať z areálu.</t>
+          <t xml:space="preserve">&lt;p&gt;Pri vstupe do areálu budú všetci návštevníci podrobení bezpečnostnej kontrole. Všetci návštevníci dostanú po preukázaní platnej vstupenky pri príchode na festival festivalový náramok s QR kódom. Pre umožnenie vstupu a zotrvanie v areáli festivalu je návštevník povinný mať náramok po celý čas trvania festivalu na ruke. S týmto náramkom môže návštevník kedykoľvek vchádzať a vychádzať z areálu.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">What awaits me at the entrance to the festival area?</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">At the entrance to the area, all visitors will undergo a security check. All visitors will receive a festival wristband with QR code upon presenting a valid ticket when arriving at the festival. To enable entry and staying in the festival area, the visitor is required to wear the wristband on their hand for the entire duration of the festival. With this wristband, the visitor can enter and exit the area at any time.</t>
+          <t xml:space="preserve">&lt;p&gt;At the entrance to the area, all visitors will undergo a security check. All visitors will receive a festival wristband with QR code upon presenting a valid ticket when arriving at the festival. To enable entry and staying in the festival area, the visitor is required to wear the wristband on their hand for the entire duration of the festival. With this wristband, the visitor can enter and exit the area at any time.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Čo mám zakázané priniesť do areálu festivalu?</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Drogy, toxické a omamné látky, sklené nádoby, plechovky, plastové fľaše, výbušné látky - trhaviny, pyrotechnika, zbrane - strelné, sečné, nože, nožnice, záznamové zariadenia a to dátové, obrazové a zvukové (s výnimkou mobilného telefónu), dáždniky, párty stany, skladacie stoličky, nadrozmerná batožina (max rozmer veľkosť A3/13L), bicykle, kolobežky, longboard/skateboard, teleskopické tyče, vrátane selfie tyčí, laserové ukazovátka.&lt;br&gt;&lt;br&gt;Ďalej je účastníkom festivalu zakázané:&lt;br&gt;&lt;ul&gt;&lt;li&gt;Vylepovať a rozdávať akékoľvek propagačné materiály, či vykonávať iné marketingové aktivity bez povolenia organizátora&lt;/li&gt;&lt;li&gt;Fotografovať a vytvárať zvukové a obrazové záznamy profesionálnou technikou (Fotografovanie je povolené iba vopred akreditovaným fotografom)&lt;/li&gt;&lt;li&gt;Liezť či preliezať stavby a zariadenia v priestore akcie - fasády, ploty, steny, stĺpy, strechy a iné konštrukcie&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;Bezpečnostná služba má právo vykázať z areálu neautorizovaných predajcov, osoby narušujúce pokojný priebeh festivalu a návštevníkov bez platného identifikačného náramku.</t>
+          <t xml:space="preserve">&lt;p&gt;Drogy, toxické a omamné látky, sklené nádoby, plechovky, plastové fľaše, výbušné látky - trhaviny, pyrotechnika, zbrane - strelné, sečné, nože, nožnice, záznamové zariadenia a to dátové, obrazové a zvukové (s výnimkou mobilného telefónu), dáždniky, párty stany, skladacie stoličky, nadrozmerná batožina (max rozmer veľkosť A3/13L), bicykle, kolobežky, longboard/skateboard, teleskopické tyče, vrátane selfie tyčí, laserové ukazovátka.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Ďalej je účastníkom festivalu zakázané:&lt;/p&gt;&lt;ol&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Vylepovať a rozdávať akékoľvek propagačné materiály, či vykonávať iné marketingové aktivity bez povolenia organizátora&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Fotografovať a vytvárať zvukové a obrazové záznamy profesionálnou technikou (Fotografovanie je povolené iba vopred akreditovaným fotografom)&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Liezť či preliezať stavby a zariadenia v priestore akcie - fasády, ploty, steny, stĺpy, strechy a iné konštrukcie&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Bezpečnostná služba má právo vykázať z areálu neautorizovaných predajcov, osoby narušujúce pokojný priebeh festivalu a návštevníkov bez platného identifikačného náramku.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">What am I forbidden to bring into the festival area?</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Drugs, toxic and narcotic substances, glass containers, cans, plastic bottles, explosive substances - explosives, pyrotechnics, weapons - firearms, cutting weapons, knives, scissors, recording devices including data, image and sound recording devices (except mobile phones), umbrellas, party tents, folding chairs, oversized luggage (max size A3/13L), bicycles, scooters, longboard/skateboard, telescopic poles including selfie sticks, laser pointers.&lt;br&gt;&lt;br&gt;Furthermore, festival participants are prohibited from:&lt;br&gt;&lt;ul&gt;&lt;li&gt;Posting and distributing any promotional materials or performing other marketing activities without organizer permission&lt;/li&gt;&lt;li&gt;Photographing and creating audio and video recordings with professional equipment (Photography is only allowed for pre-accredited photographers)&lt;/li&gt;&lt;li&gt;Climbing or scaling buildings and facilities in the event space - facades, fences, walls, poles, roofs and other structures&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;Security has the right to expel unauthorized vendors, persons disrupting the peaceful course of the festival, and visitors without valid identification wristbands from the area.</t>
+          <t xml:space="preserve">&lt;p&gt;Drugs, toxic and narcotic substances, glass containers, cans, plastic bottles, explosive substances - explosives, pyrotechnics, weapons - firearms, cutting weapons, knives, scissors, recording devices including data, image and sound recording devices (except mobile phones), umbrellas, party tents, folding chairs, oversized luggage (max size A3/13L), bicycles, scooters, longboard/skateboard, telescopic poles including selfie sticks, laser pointers.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Furthermore, festival participants are prohibited from:&lt;/p&gt;&lt;ol&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Posting and distributing any promotional materials or performing other marketing activities without organizer permission&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Photographing and creating audio and video recordings with professional equipment (Photography is only allowed for pre-accredited photographers)&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Climbing or scaling buildings and facilities in the event space - facades, fences, walls, poles, roofs and other structures&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Security has the right to expel unauthorized vendors, persons disrupting the peaceful course of the festival, and visitors without valid identification wristbands from the area.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Môžem si priniesť vlastné jedlo a nápoje?</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Na festival je z bezpečnostných dôvodov zakázané vnášať vlastné nápoje a jedlo akéhokoľvek množstva.</t>
+          <t xml:space="preserve">&lt;p&gt;Na festival je z bezpečnostných dôvodov zakázané vnášať vlastné nápoje a jedlo akéhokoľvek množstva.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Can I bring my own food and drinks?</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">For security reasons, it is forbidden to bring your own drinks and food of any quantity to the festival.</t>
+          <t xml:space="preserve">&lt;p&gt;For security reasons, it is forbidden to bring your own drinks and food of any quantity to the festival.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Je na festival povolený vstup so zvieraťom?</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Na festival je z bezpečnostných dôvodov zakázané vstupovať so psami a inými zvieratami s výnimkou asistenčných psov zdravotne postihnutých osôb.</t>
+          <t xml:space="preserve">&lt;p&gt;Na festival je z bezpečnostných dôvodov zakázané vstupovať so psami a inými zvieratami s výnimkou asistenčných psov zdravotne postihnutých osôb.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Is entry to the festival allowed with animals?</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">For security reasons, entry to the festival with dogs and other animals is prohibited, except for assistance dogs for disabled persons.</t>
+          <t xml:space="preserve">&lt;p&gt;For security reasons, entry to the festival with dogs and other animals is prohibited, except for assistance dogs for disabled persons.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Čo s batožinou počas festivalu?</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Do areálu nie je možné priniesť batožinu, na to je určená úschovňa batožiny. Povolený rozmer pre vstup do areálu je max veľkosť do A3. Z dôvodu bezpečnosti nie je dovolené priniesť do areálu dáždnik. Ak chcete mať svoje veci v bezpečí, môžete si zakúpiť uzamykateľnú Lock-Inn skrinku. Počet skriniek je limitovaný.</t>
+          <t xml:space="preserve">&lt;p&gt;Do areálu nie je možné priniesť batožinu, na to je určená úschovňa batožiny. Povolený rozmer pre vstup do areálu je max veľkosť do A3. Z dôvodu bezpečnosti nie je dovolené priniesť do areálu dáždnik. Ak chcete mať svoje veci v bezpečí, môžete si zakúpiť uzamykateľnú Lock-Inn skrinku. Počet skriniek je limitovaný.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">What about luggage during the festival?</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">It is not possible to bring luggage into the area, there is a luggage storage for that purpose. The permitted size for entry to the area is max A3 size. For security reasons, umbrellas are not allowed in the area. If you want to keep your belongings safe, you can purchase a lockable Lock-Inn locker. The number of lockers is limited.</t>
+          <t xml:space="preserve">&lt;p&gt;It is not possible to bring luggage into the area, there is a luggage storage for that purpose. The permitted size for entry to the area is max A3 size. For security reasons, umbrellas are not allowed in the area. If you want to keep your belongings safe, you can purchase a lockable Lock-Inn locker. The number of lockers is limited.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ako funguje vstup do areálu a jeho opustenie?</t>
+          <t xml:space="preserve">Stratil som e-mail s lístkami / potrebujem zmenu, vrátenie, upgrade alebo poistenie.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Všetci návštevníci dostanú po preukázaní platnej vstupenky pri príchode na festival festivalový náramok s QR kódom, ktorý je neprenosný. Pre umožnenie vstupu a zotrvanie v areáli festivalu ste povinný mať náramok po celý čas trvania festivalu na ruke. S týmto náramkom môžete vchádzať a vychádzať z areálu kedykoľvek. Náramok odovzdáte až po skončení celého festivalu alebo vášho festivalového dňa.</t>
+          <t xml:space="preserve">&lt;p&gt;Tieto požiadavky vybavuje predajca: Ticketportal (&lt;a href="mailto:help@ticketportal.sk" rel="noopener noreferrer" target="_blank" style="color: rgb(43, 43, 111);"&gt;help@ticketportal.sk&lt;/a&gt;) alebo NFCtron/Hometicket (&lt;a href="mailto:info@nfctron.com" rel="noopener noreferrer" target="_blank" style="color: rgb(43, 43, 111);"&gt;info@nfctron.com&lt;/a&gt;). Priložte potvrdenie o platbe a e-mail z objednávky.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">How does entry to and exit from the area work?</t>
+          <t xml:space="preserve">Stratil som e-mail s lístkami / potrebujem zmenu, vrátenie, upgrade alebo poistenie.</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">All visitors will receive a festival wristband with QR code upon presenting a valid ticket when arriving at the festival, which is non-transferable. To enable entry and staying in the festival area, you are required to wear the wristband on your hand for the entire duration of the festival. With this wristband, you can enter and exit the area at any time. You will hand over the wristband only after the end of the entire festival or your festival day.</t>
+          <t xml:space="preserve">&lt;p&gt;These requests are handled by the ticket seller: Ticketportal (&lt;a href="mailto:help@ticketportal.sk" rel="noopener noreferrer" target="_blank"&gt;help@ticketportal.sk&lt;/a&gt;) or NFCtron/Hometicket (&lt;a href="mailto:info@nfctron.com" rel="noopener noreferrer" target="_blank"&gt;info@nfctron.com&lt;/a&gt;). Please attach your payment confirmation and the order email.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kde sa môžem v rámci areálu pohybovať?</t>
+          <t xml:space="preserve">Dajú sa lístky kúpiť aj na mieste?</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nakoľko sa festival koná na veľkej voľnej ploche, návštevník sa môže pohybovať kdekoľvek v rámci areálu (mimo VIP zóny, ak nedisponuje touto vstupenkou). Tribúny a vyhradené miesta na sedenie nie sú k dispozícii.</t>
+          <t xml:space="preserve">&lt;p&gt;Áno, aj priamo na festivale; odporúčame však kúpu vopred online.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Where can I move within the area?</t>
+          <t xml:space="preserve">Dajú sa lístky kúpiť aj na mieste?</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Since the festival takes place on a large open area, visitors can move anywhere within the area (except VIP zone if they don't have this ticket). Stands and reserved seating are not available.</t>
+          <t xml:space="preserve">&lt;p&gt;Yes, even directly at the festival; however, we recommend purchasing them online in advance.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Čo všetko sa bude nachádzať v areáli festivalu?</t>
+          <t xml:space="preserve">Má nárok na zľavu aj môj sprievod?</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zahraniční aj domáci interpreti vystúpia na dvoch veľkých stejdžoch - Main stage, Electronic stage. Pripravené je aj kempingové mestečko, pitná voda, zdravotné stredisko, gastro stánky, parkovacie státie, oddychové a iné zážitkové aktivity, zábavný park, VIP zóna a mnohé ďalšie atrakcie a aktivity.</t>
+          <t xml:space="preserve">&lt;p&gt;Áno, pri preukaze ZŤP-S si zvýhodnenú ZŤP vstupenku zakúpi aj sprievod (dve ZŤP vstupenky). Vstup zdarma pre sprievod nie je.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">What will be located in the festival area?</t>
+          <t xml:space="preserve">Is my companion also eligible for a discount?</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foreign and domestic artists will perform on two large stages - Main stage, Electronic stage. Also prepared are a camping town, drinking water, health center, food stalls, parking spaces, rest and other experience activities, amusement park, VIP zone and many other attractions and activities.</t>
+          <t xml:space="preserve">&lt;p&gt;Yes, with a ZŤP-S disability ID card, your companion can also purchase a discounted ticket for people with disabilities (two tickets for people with disabilities&lt;/p&gt;&lt;p&gt;tickets). There is no free admission for companions.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Môžem počas festivalu voľne prichádzať a odchádzať?</t>
+          <t xml:space="preserve">Je pre ZŤP vyhradené/zvýhodnené parkovanie?</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kedykoľvek potrebujete, môžete pohodlne odísť a vrátiť sa späť cez hlavný vchod. Stačí pri opätovnom príchode absolvovať kontrolu, aby sme vám mohli zaručiť hladký a bezpečný vstup naspäť na festival.</t>
+          <t xml:space="preserve">&lt;p&gt;Vyhradené miesta pre ZŤP budú; zľava nie je, stačí bežný AUTO PARKING lístok a pri príchode preukaz ZŤP.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Can I freely come and go during the festival?</t>
+          <t xml:space="preserve">Is there reserved or discounted parking for people with disabilities?</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Whenever you need, you can comfortably leave and return through the main entrance. You just need to undergo a check upon re-entry so we can guarantee you smooth and safe re-entry to the festival.</t>
+          <t xml:space="preserve">&lt;p&gt;There will be reserved spaces for people with disabilities; there is no discount—just a standard AUTO PARKING ticket and, upon arrival, a disability ID card.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ako sa dostanem na festival?</t>
+          <t xml:space="preserve">Je areál bezbariérový?</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Na festival sa dostanete prostredníctvom bratislavskej MHD na zastávku OC Vajnory, osobným autom (potrebné zakúpiť si parkovanie), taxíkom alebo na bicykli na adresu Staré letisko Vajnory. Pre návštevníkov so SLOVAK LINES pripravujeme priamy spoj priamo ku areálu festivalu. Pre viac informácií sledujte naše sociálne siete.</t>
+          <t xml:space="preserve">&lt;p&gt;Áno, vstup cez hlavný vstup, vyhradená plošina pre imobilných návštevníkov a bezbariérové toalety.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">How do I get to the festival?</t>
+          <t xml:space="preserve">Is the venue wheelchair-accessible?</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">You can get to the festival via Bratislava public transport to the OC Vajnory stop, by personal car (need to purchase parking), by taxi or by bicycle to the address Old Airport Vajnory. For visitors with SLOVAK LINES we are preparing a direct connection directly to the festival area. For more information, follow our social networks.</t>
+          <t xml:space="preserve">&lt;p&gt;Yes, access is via the main entrance, with a designated platform for visitors with limited mobility and wheelchair-accessible restrooms.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aké sú možnosti parkovania?</t>
+          <t xml:space="preserve">Sú v kempe sprchy, toalety a pitná voda?</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pre návštevníkov máme dispozícii limitovaný počet parkovacích miest.</t>
+          <t xml:space="preserve">&lt;p&gt;Kempingové zóny majú toalety, sprchy a stráženie; pitná voda je v areáli. Pri Free Land sú mobilné toalety a platená sprcha.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">What are the parking options?</t>
+          <t xml:space="preserve">Are there showers, restrooms, and drinking water at the campground?</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">We have a limited number of parking spaces available for visitors.</t>
+          <t xml:space="preserve">&lt;p&gt;The camping zones have restrooms, showers, and security; drinking water is available on-site. At Free Land, there are portable restrooms and a paid shower.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Je v areáli možné stanovať?</t>
+          <t xml:space="preserve">Hľadáte brigádnikov/dobrovoľníkov?</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Festival bude disponovať stanovým mestečkom priamo v areáli Vajnorského letiska. Stan v stanovom mestečku je potrebné si vopred zakúpiť. Ak plánujete stanovanie v PUBLIC CAMP-e, je potrebné priniesť si vlastný stan.</t>
+          <t xml:space="preserve">&lt;p&gt;Napíšte na &lt;a href="mailto:dobrovolnici@lovestream.sk" rel="noopener noreferrer" target="_blank" style="color: rgb(43, 43, 111);"&gt;dobrovolnici@lovestream.sk&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Is it possible to camp in the area?</t>
+          <t xml:space="preserve">Are you looking for part-time workers or volunteers?</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">The festival will have a tent town directly in the Vajnory airport area. A tent in the tent town must be purchased in advance. If you plan to camp in PUBLIC CAMP, you need to bring your own tent.</t>
+          <t xml:space="preserve">&lt;p&gt;Email us at &lt;a href="mailto:dobrovolnici@lovestream.s" rel="noopener noreferrer" target="_blank"&gt;dobrovolnici@lovestream.s&lt;/a&gt;k.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ak prídeme dodávkou, v ktorej chceme prespať, stačí nám parking vstupenka?</t>
+          <t xml:space="preserve">Ako funguje vstup do areálu a jeho opustenie?</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nie, bežná parking vstupenka slúži len na parkovanie vozidla a neumožňuje prespávanie. Ak plánujete spať v aute, dodávke alebo karavane, potrebujete si zakúpiť CAMPING + PARKING alebo KARAVAN PARKING vstupenku, ktorá je na to určená.</t>
+          <t xml:space="preserve">Všetci návštevníci dostanú po preukázaní platnej vstupenky pri príchode na festival festivalový náramok s QR kódom, ktorý je neprenosný. Pre umožnenie vstupu a zotrvanie v areáli festivalu ste povinný mať náramok po celý čas trvania festivalu na ruke. S týmto náramkom môžete vchádzať a vychádzať z areálu kedykoľvek. Náramok odovzdáte až po skončení celého festivalu alebo vášho festivalového dňa.</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">If we come with a van we want to sleep in, is a parking ticket enough?</t>
+          <t xml:space="preserve">How does entry to and exit from the area work?</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">No, a regular parking ticket is only for parking the vehicle and does not allow overnight stays. If you plan to sleep in a car, van or caravan, you need to purchase a CAMPING + PARKING ticket, which is designed for that purpose.</t>
+          <t xml:space="preserve">All visitors will receive a festival wristband with QR code upon presenting a valid ticket when arriving at the festival, which is non-transferable. To enable entry and staying in the festival area, you are required to wear the wristband on your hand for the entire duration of the festival. With this wristband, you can enter and exit the area at any time. You will hand over the wristband only after the end of the entire festival or your festival day.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kúpil som si CAMPING + PARKING vstupenku. Koľko stanov si môžem postaviť?</t>
+          <t xml:space="preserve">Kde sa môžem v rámci areálu pohybovať?</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Každá vstupenka zahŕňa možnosť postaviť 2 stany, každý pre 2 osoby.</t>
+          <t xml:space="preserve">Nakoľko sa festival koná na veľkej voľnej ploche, návštevník sa môže pohybovať kdekoľvek v rámci areálu (mimo VIP zóny, ak nedisponuje touto vstupenkou). Tribúny a vyhradené miesta na sedenie nie sú k dispozícii.</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">I bought a CAMPING + PARKING ticket. How many tents can I set up?</t>
+          <t xml:space="preserve">Where can I move within the area?</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Each ticket includes the possibility to set up 2 tents, each for 2 people.</t>
+          <t xml:space="preserve">Since the festival takes place on a large open area, visitors can move anywhere within the area (except VIP zone if they don't have this ticket). Stands and reserved seating are not available.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aké jedlo môžem očakávať na festivale?</t>
+          <t xml:space="preserve">Čo všetko sa bude nachádzať v areáli festivalu?</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Na festivale Lovestream je široká ponuka jedla. Od bežných hamburgerov, cez rôzne pečené a grilované mäsá, šaláty, cestoviny, pizza či fresh džúsy. Ponuka stravovania zahŕňa slovenskú tradičnú a aj medzinárodnú kuchyňu.</t>
+          <t xml:space="preserve">Zahraniční aj domáci interpreti vystúpia na dvoch veľkých stejdžoch - Main stage, Electronic stage. Pripravené je aj kempingové mestečko, pitná voda, zdravotné stredisko, gastro stánky, parkovacie státie, oddychové a iné zážitkové aktivity, zábavný park, VIP zóna a mnohé ďalšie atrakcie a aktivity.</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">What kind of food can I expect at the festival?</t>
+          <t xml:space="preserve">What will be located in the festival area?</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Lovestream festival offers a wide range of food. From regular burgers to various roasted and grilled meats, salads, pasta, pizza, and fresh juices. The food selection includes traditional Slovak and international cuisine.</t>
+          <t xml:space="preserve">Foreign and domestic artists will perform on two large stages - Main stage, Electronic stage. Also prepared are a camping town, drinking water, health center, food stalls, parking spaces, rest and other experience activities, amusement park, VIP zone and many other attractions and activities.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Je v areáli zdravotnícke stredisko?</t>
+          <t xml:space="preserve">Môžem počas festivalu voľne prichádzať a odchádzať?</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Áno, areál disponuje troma zdravotníckymi stanovišťami, kde je non stop k dispozícii lekár a zdravotný personál.</t>
+          <t xml:space="preserve">Kedykoľvek potrebujete, môžete pohodlne odísť a vrátiť sa späť cez hlavný vchod. Stačí pri opätovnom príchode absolvovať kontrolu, aby sme vám mohli zaručiť hladký a bezpečný vstup naspäť na festival.</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Is there a medical center on site?</t>
+          <t xml:space="preserve">Can I freely come and go during the festival?</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yes, the complex has three medical stations where a doctor and medical staff are available around the clock.</t>
+          <t xml:space="preserve">Whenever you need, you can comfortably leave and return through the main entrance. You just need to undergo a check upon re-entry so we can guarantee you smooth and safe re-entry to the festival.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Užívam lieky. Je možnosť uloženia liekov v chladničke?</t>
+          <t xml:space="preserve">Ako sa dostanem na festival?</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Áno, v jednom zo zdravotných stanovíšť sa nachádza chladnička, kde vám náš personál bezpečne uskladní vaše lieky.</t>
+          <t xml:space="preserve">Na festival sa dostanete prostredníctvom bratislavskej MHD na zastávku OC Vajnory, osobným autom (potrebné zakúpiť si parkovanie), taxíkom alebo na bicykli na adresu Staré letisko Vajnory. Pre návštevníkov so SLOVAK LINES pripravujeme priamy spoj priamo ku areálu festivalu. Pre viac informácií sledujte naše sociálne siete.</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">I am taking medication. Is it possible to store medication in the refrigerator?</t>
+          <t xml:space="preserve">How do I get to the festival?</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yes, there is a refrigerator in one of the medical stations where our staff will safely store your medication.</t>
+          <t xml:space="preserve">You can get to the festival via Bratislava public transport to the OC Vajnory stop, by personal car (need to purchase parking), by taxi or by bicycle to the address Old Airport Vajnory. For visitors with SLOVAK LINES we are preparing a direct connection directly to the festival area. For more information, follow our social networks.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ako je zabezpečená bezpečnosť návštevníkov festivalu v areáli?</t>
+          <t xml:space="preserve">Aké sú možnosti parkovania?</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">O bezpečnosť v areáli sa stará súkromná bezpečnostná služba, ktorá nepretržite monitoruje areál festivalu a jeho okolie. Máme k dispozícii kamerový systém a tiež prebieha úzka spolupráca a koordinácia s Mestskou políciou a s Políciou SR.</t>
+          <t xml:space="preserve">Pre návštevníkov máme dispozícii limitovaný počet parkovacích miest.</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">How is the safety of festival visitors ensured on the festival site?</t>
+          <t xml:space="preserve">What are the parking options?</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Safety on the festival site is ensured by a private security service, which continuously monitors the festival site and its surroundings. We have a camera system in place and also work closely and coordinate with the municipal police and the Slovak Police.</t>
+          <t xml:space="preserve">We have a limited number of parking spaces available for visitors.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ako je zabezpečené sledovanie počasia počas festivalu?</t>
+          <t xml:space="preserve">Je v areáli možné stanovať?</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Priamo v areáli máme k dispozícii non stop vlastné profesionálne monitorovacie centrum, kde sa v hodinových intervaloch vyhodnocuje počasie, ktoré zahŕňa pohyb vetra, rýchlosť vetra, možné zrážky či búrky.</t>
+          <t xml:space="preserve">Festival bude disponovať stanovým mestečkom priamo v areáli Vajnorského letiska. Stan v stanovom mestečku je potrebné si vopred zakúpiť. Ak plánujete stanovanie v PUBLIC CAMP-e, je potrebné priniesť si vlastný stan.</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">How is weather monitoring ensured during the festival?</t>
+          <t xml:space="preserve">Is it possible to camp in the area?</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">We have our own professional monitoring center available on site 24/7, where the weather is evaluated at hourly intervals, including wind movement, wind speed, possible precipitation, and storms.</t>
+          <t xml:space="preserve">The festival will have a tent town directly in the Vajnory airport area. A tent in the tent town must be purchased in advance. If you plan to camp in PUBLIC CAMP, you need to bring your own tent.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Čo robiť v prípade náhlej a neočakávanej udalosti?</t>
+          <t xml:space="preserve">Ak prídeme dodávkou, v ktorej chceme prespať, stačí nám parking vstupenka?</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Máme vytvorený bezpečnostný a evakuačný plán. V prípade takejto udalosti treba sledovať LED obrazovku na stejdži, kde budú zverejnené informácie o evakuácii a postupne. V celom areáli sú rozmiestnené mapy s vyznačenými únikovými východmi, ktoré sú vyznačené aj samostatne zelenou tabuľou EXIT. Treba sa v takýchto prípadoch riadiť pokynmi bezpečnostnej služby a nepodliehať panike.</t>
+          <t xml:space="preserve">Nie, bežná parking vstupenka slúži len na parkovanie vozidla a neumožňuje prespávanie. Ak plánujete spať v aute, dodávke alebo karavane, potrebujete si zakúpiť CAMPING + PARKING alebo KARAVAN PARKING vstupenku, ktorá je na to určená.</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">What to do in case of a sudden and unexpected event?</t>
+          <t xml:space="preserve">If we come with a van we want to sleep in, is a parking ticket enough?</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">We have a safety and evacuation plan in place. In the event of such an incident, please watch the LED screen on the stage, where information about the evacuation and further steps will be posted. Maps showing the emergency exits are located throughout the premises, which are also marked separately with a green EXIT sign. In such cases, follow the instructions of the security service and do not panic.</t>
+          <t xml:space="preserve">No, a regular parking ticket is only for parking the vehicle and does not allow overnight stays. If you plan to sleep in a car, van or caravan, you need to purchase a CAMPING + PARKING ticket, which is designed for that purpose.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Čo v prípade, že sa mi stratí dieťa na festivale?</t>
+          <t xml:space="preserve">Kúpil som si CAMPING + PARKING vstupenku. Koľko stanov si môžem postaviť?</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">V takomto prípade odporúčame vyhľadať najbližšieho člena bezpečnostnej služby alebo organizátora, ktorí prostredníctvom vysielačky zabezpečia zverejnenie tohto oznamu s uvedením miesta, kde sa vaše dieťa nachádza.</t>
+          <t xml:space="preserve">Každá vstupenka zahŕňa možnosť postaviť 2 stany, každý pre 2 osoby.</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">What if I lose my child at the festival?</t>
+          <t xml:space="preserve">I bought a CAMPING + PARKING ticket. How many tents can I set up?</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">In this case, we recommend that you find the nearest member of the security service or organizer, who will use a radio to broadcast an announcement stating where your child is located.</t>
+          <t xml:space="preserve">Each ticket includes the possibility to set up 2 tents, each for 2 people.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Čo v prípade, ak na festivale niečo stratím?</t>
+          <t xml:space="preserve">Aké jedlo môžem očakávať na festivale?</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pri hlavnom vchode sa nachádza stánov "Straty a nálezy", kde sa priebežne zhromažďujú všetky nájdené veci počas festivalu.</t>
+          <t xml:space="preserve">Na festivale Lovestream je široká ponuka jedla. Od bežných hamburgerov, cez rôzne pečené a grilované mäsá, šaláty, cestoviny, pizza či fresh džúsy. Ponuka stravovania zahŕňa slovenskú tradičnú a aj medzinárodnú kuchyňu.</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">What if I lose something at the festival?</t>
+          <t xml:space="preserve">What kind of food can I expect at the festival?</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">There is a Lost and Found booth at the main entrance, where all items found during the festival are collected.</t>
+          <t xml:space="preserve">The Lovestream festival offers a wide range of food. From regular burgers to various roasted and grilled meats, salads, pasta, pizza, and fresh juices. The food selection includes traditional Slovak and international cuisine.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Čo potrebujem na kúpu ZŤP lístku?</t>
+          <t xml:space="preserve">Je v areáli zdravotnícke stredisko?</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Na kúpu a kontrolu pri vstupe potrebujete iba platný preukaz ZŤP ktorejkoľvek kategórie.</t>
+          <t xml:space="preserve">Áno, areál disponuje troma zdravotníckymi stanovišťami, kde je non stop k dispozícii lekár a zdravotný personál.</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">What do I need to buy a disability ticket?</t>
+          <t xml:space="preserve">Is there a medical center on site?</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">For purchase and check at entry, you only need a valid disability card of any category.</t>
+          <t xml:space="preserve">Yes, the complex has three medical stations where a doctor and medical staff are available around the clock.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Akceptujete aj preukazy ZŤP iných krajín?</t>
+          <t xml:space="preserve">Užívam lieky. Je možnosť uloženia liekov v chladničke?</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Áno, akceptujeme aj platné preukazy ZŤP vydané v iných krajinách.</t>
+          <t xml:space="preserve">Áno, v jednom zo zdravotných stanovíšť sa nachádza chladnička, kde vám náš personál bezpečne uskladní vaše lieky.</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Do you accept disability cards from other countries?</t>
+          <t xml:space="preserve">I am taking medication. Is it possible to store medication in the refrigerator?</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yes, we also accept valid disability cards issued in other countries.</t>
+          <t xml:space="preserve">Yes, there is a refrigerator in one of the medical stations where our staff will safely store your medication.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Je v predaji detská VIP vstupenka?</t>
+          <t xml:space="preserve">Ako je zabezpečená bezpečnosť návštevníkov festivalu v areáli?</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detská VIP vstupenka nie je v predaji. Festival umožňuje vstup do VIP zóny deťom, ktoré majú platnú obyčajnú detskú vstupenku.</t>
+          <t xml:space="preserve">O bezpečnosť v areáli sa stará súkromná bezpečnostná služba, ktorá nepretržite monitoruje areál festivalu a jeho okolie. Máme k dispozícii kamerový systém a tiež prebieha úzka spolupráca a koordinácia s Mestskou políciou a s Políciou SR.</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Are VIP tickets available for children?</t>
+          <t xml:space="preserve">How is the safety of festival visitors ensured on the festival site?</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIP tickets are not available for children. The festival allows children with valid regular children's tickets to enter the VIP zone.</t>
+          <t xml:space="preserve">Safety on the festival site is ensured by a private security service, which continuously monitors the festival site and its surroundings. We have a camera system in place and also work closely and coordinate with the municipal police and the Slovak Police.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
+          <t xml:space="preserve">Ako je zabezpečené sledovanie počasia počas festivalu?</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Priamo v areáli máme k dispozícii non stop vlastné profesionálne monitorovacie centrum, kde sa v hodinových intervaloch vyhodnocuje počasie, ktoré zahŕňa pohyb vetra, rýchlosť vetra, možné zrážky či búrky.</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">How is weather monitoring ensured during the festival?</t>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">We have our own professional monitoring center available on site 24/7, where the weather is evaluated at hourly intervals, including wind movement, wind speed, possible precipitation, and storms.</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čo robiť v prípade náhlej a neočakávanej udalosti?</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máme vytvorený bezpečnostný a evakuačný plán. V prípade takejto udalosti treba sledovať LED obrazovku na stejdži, kde budú zverejnené informácie o evakuácii a postupne. V celom areáli sú rozmiestnené mapy s vyznačenými únikovými východmi, ktoré sú vyznačené aj samostatne zelenou tabuľou EXIT. Treba sa v takýchto prípadoch riadiť pokynmi bezpečnostnej služby a nepodliehať panike.</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">What to do in case of a sudden and unexpected event?</t>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">We have a safety and evacuation plan in place. In the event of such an incident, please watch the LED screen on the stage, where information about the evacuation and further steps will be posted. Maps showing the emergency exits are located throughout the premises, which are also marked separately with a green EXIT sign. In such cases, follow the instructions of the security service and do not panic.</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čo v prípade, že sa mi stratí dieťa na festivale?</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">V takomto prípade odporúčame vyhľadať najbližšieho člena bezpečnostnej služby alebo organizátora, ktorí prostredníctvom vysielačky zabezpečia zverejnenie tohto oznamu s uvedením miesta, kde sa vaše dieťa nachádza.</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">What if I lose my child at the festival?</t>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">In this case, we recommend that you find the nearest member of the security service or organizer, who will use a radio to broadcast an announcement stating where your child is located.</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čo v prípade, ak na festivale niečo stratím?</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pri hlavnom vchode sa nachádza stánov "Straty a nálezy", kde sa priebežne zhromažďujú všetky nájdené veci počas festivalu.</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">What if I lose something at the festival?</t>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">There is a Lost and Found booth at the main entrance, where all items found during the festival are collected.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čo potrebujem na kúpu ZŤP lístku?</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Na kúpu a kontrolu pri vstupe potrebujete iba platný preukaz ZŤP ktorejkoľvek kategórie.</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">What do I need to buy a disability ticket?</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">For purchase and check at entry, you only need a valid disability card of any category.</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Akceptujete aj preukazy ZŤP iných krajín?</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Áno, akceptujeme aj platné preukazy ZŤP vydané v iných krajinách.</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Do you accept disability cards from other countries?</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yes, we also accept valid disability cards issued in other countries.</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Je v predaji detská VIP vstupenka?</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Detská VIP vstupenka nie je v predaji. Festival umožňuje vstup do VIP zóny deťom, ktoré majú platnú obyčajnú detskú vstupenku.</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Are VIP tickets available for children?</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIP tickets are not available for children. The festival allows children with valid regular children's tickets to enter the VIP zone.</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
           <t xml:space="preserve">Je v cene VIP vstupenky aj kredit na bare/občerstvenie?</t>
         </is>
       </c>
-      <c r="C30" s="0" t="inlineStr">
+      <c r="C37" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Nie, kredit na bar ani občerstvenie nie je v cene VIP vstupenky zahrnutý. VIP zóna má však svoj vlastný bar a občerstvenie, ktoré si môžete pohodlne na mieste zakúpiť.</t>
         </is>
       </c>
-      <c r="D30" s="0" t="inlineStr">
+      <c r="D37" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Is credit for bar/refreshments included in the VIP ticket price?</t>
         </is>
       </c>
-      <c r="E30" s="0" t="inlineStr">
+      <c r="E37" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">No, credit for bar or refreshments is not included in the VIP ticket price. However, the VIP zone has its own bar and refreshments, which you can conveniently purchase on-site.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>